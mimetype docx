--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michela Bussotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Michela BUSSOTTI Directeur d'études de l'EFEO - Membre rattaché UMR CCJ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michela-bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2124-6555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06032726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carletti, cultures marchandes et savoirs de l’Orient à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.513-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Images of the Merits of Shi and Hu Families: Between Popular Prints and Genealogies. Narratives of Loyalty to the Song Empire and the Edifying Practices of Huizhou Lineages in the Ming–Qing Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (2022), (30), pp.309-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mingmo Huizhou de nüxing ticai chubanwu yu Zhongguo chuantong wenhua 明末徽州的女性题材出版物与中国传统文化 » (Les éditions concernant les femmes à Huizhou à la fin de la dynastie des Ming et la culture traditionnelle chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huixue Journal of Hui Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.23-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Chinese Characters, Engraving Chinese Types: Wooden Chinese Movable Type at the Imprimerie Nationale (1715-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Publishing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-72. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22106286-12341338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Thomas S. Mullaney, The Chinese Typewriter: A History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.896-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Suyoung Son, Writing for Print: Publishing and the Making of Textual Authority in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographies orientale et Imprimerie nationale : Histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typographies orientales et Imprimerie nationale : histoire et patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours divergents du papier et de l’imprimerie : des inventions chinoises et leur devenir européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguo Zhongwen yinshua yu hanyu huozi, shiba-shijiu shiji 法国中文印刷与汉语活字（十八—十九世纪）(Les caractères mobiles chinois et l'impression du chinois en France, XVIII s. - XIX s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo Hanxue 法國漢學</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 119-136 et planches non numérotées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer en Asie orientale, avant Gutenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro hors-série, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représenter des “espaces familiaux” dans les généalogies de Huizhou imprimées sous les Ming (1368-1644) et les Qing (1644-1911) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph R. Dennis, Writing, Publishing, and Reading Local Gazetteers in Imperial China, 1100-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Bent Lerbæk Pedersen, Catalogue of Chinese Manuscripts and Rare Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire chinois-latin du Basilio Brollo aux lexiques pour le marché : deux siècles d’édition du chinois en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4-5), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10145P04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Women in Late Ming Huizhou-printed Editions of the Lienü zhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAN Nü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.54-116. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685268-00171p03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources historiques et produits locaux : fiscalité, techniques et production du papier dans le sud de l'Anhui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.261-323. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2014.6177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typography for a modern world? The ways of Chinese movable types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韩琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.9-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Dagmar Schäfer éd., Cultures of Knowledge: Technology in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.515-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.213-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia & Hilde de Weerdt éd., Knowledge and Text Production in an Age of Print : China, 900-1400, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation sur les sculpteurs des statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 [2010], pp.135-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « Livres des gens de Hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface (dossier « Imagerie en Asie Orientale »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts asiatiques Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2011.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cong ditu dao shanshui. Mingdai zaoqi banhua de zai shenshi » 從 地 圖 到 山 ， 水 明 代 早 期 版 畫 再 審 視 (Des cartes aux paysages, nouvelles considérations à propos des estampes de la première partie de la dynastie des Ming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenjin xuezhi文津學志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Printed Illustrations: Additional Notes on Materiality and on Material Authors of the Pipa ji and Xixiang ji Editions of the Ming Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of women as examples of production of illustrated books in Ming dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hànxué yánjiū (Chinese Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.169-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les sculpteurs de statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asie.2010.1351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidai Xiuning xian fangzhi 历代休宁先方志 (Les monographies locales du district de Xiuning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.198-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyan 前言 Introduction (à &amp;quot;Huizhou : shuye yu diyu wenhua&amp;quot; 徽州：书业与地域问化 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wanshu 朱万曙</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wilt L. Idema éd., Books in Numbers, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.213 - 290. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes religieuses et certificats de consécration en Chine du Sud, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuaria popolare cinese: le sculture lignee dello Hunan centrale e la collezione del Museo provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtDec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes et certificats de consécration dans la province du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Selling Happiness. Calendar Posters and Visual Culture in Early-Twentieth-Century Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.153 - 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes sur l’histoire du livre et l’histoire de la lecture en Chine. Quelques exemples à propos de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.65-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph P. McDermott, A Social History of the Chinese Book, Books and Literati Culture in Late Imperial China, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au dossier ‘Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, Cambridge (Mass.): Harvard University Asia Center, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.205 - 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Huipai banhua yu Ouzhou yingxiang » 徽派版画与欧洲影响 (Les gravures de l’école de Hui et les influences européennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou xue yanjiu 徽州學研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. McDermott, A Social History of the Chinese Book. Books and Literati Culture in Late Imperial China, (Understanding China) 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.375 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) », Colloque franco-chinois, Département des livres rares et des collections spéciales, Bibliothèque nationale de Chine, Pékin, 15- 16 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Écoles françaises à l'étranger : archéologie et patrimoine », Conférences HAS, Pékin, 21-23 avril 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp. 631-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cinq Écoles françaises à l'étranger : archéologie et patrimoine », « Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia, Printing for Profit; The Commercial Publishers of Jianyang, Fujian (11th-17th Centuries), 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.456-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle édition des anciennes biographies des femmes exemplaires : notes de lecture sur une édition illustrée du XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2), pp.223-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journées d’étude : présentation et compte rendu d’une intervention sur l’éducation contemporaine dans les écoles primaires » (texte en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.475-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de tables : le Yanji tu, livre sans texte d'« images en action » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291 - 326. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2002.3571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux de tables. Étude du 'Yanji tu', livre sans texte d’images « en action » ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Johnston Laing : Art and Aesthetics in Chinese Popular Prints, Selections from the Muban Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture et caractères mobiles en Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wu Hung, The Double Screen, Medium and Representation in Chinese Painting, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.484-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Elfriede Regina Knauer, The Camel’s Load in Life and Death, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04080324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« General Survey of the Latest Studies in Western Languages on the History of Publishing in China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Livres d’encres. À propos de deux albums illustrés et d’autres ouvrages chinois sur les encres de la fin du XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (1), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Michèle Pirazzoli-t'Serstevens éd., &amp;quot;La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de John Lust, Chinese Popular Prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.161 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Jonathan Hay, “ I Ming ed i Qing ”, in Michèle Pirazzoli-t'Serstevens éd., La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Gushi huapu, a Ming Dynasty Wood-Block Printing Masterpiece in the Naples National Library »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming Qing yan jiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.11-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfriede Regina Knauer, The Camel's Load in Life and Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between China and Europe: The Manuscripts of Multilingual Dictionaries by Italian Missionaries (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of materials and circulation of knowledge: dialogue between humanities and science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Tsing Hua University. (Prof. Mau Chuan-hui; participation en distanciel), Nov 2023, Hsin Chu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idali guoli tushuguan Foluolunsa fenguan ‘Guangyukao’ he qita caoqi didao Ouzhou de hanji 意大利国立图书馆佛罗伦萨分馆《广舆考》和其他早期抵达欧洲的汉籍 (Le 'Guangyu kao' à la Bibliothèque nationale d’Italie à Florence et d’autres livres chinois arrivés très tôt en Europe), communication à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shuxiang Jiangnan yiqian nian10-20 : Shiji Zhongguo Jiangnan cangshu keshu shi guoji xueshu yan书香江南一千年——10-20世纪中国江南藏书刻书史国际学术研 (Workshop international sur l’histoire des collections de livres et de leur impression xylographique aux Xe - XXe siècles : mille ans de bibliophilie au Jiangnan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Suzhou et l’Institut pour l’étude des livres anciens à l’Université Fudan, Apr 2023, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et caractères chinois : quelques notes à propos d’Étienne Fourmont 1683-1745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographic Orient : Printing «Oriental» languages, between Europe(s) and the East(s) 16th-19th centuries (ANR IndesLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michela Bussotti (EFEO); Margherita Farina (CNRS); Fabien Simon (Université Paris Cité), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des circulations typographiques avant une typographie du chinois : l’impression du chinois en Occident vers 1800 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations typographiques : imprimer les langues orientales entre Orient et Occident, XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Apr 2023, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Portraits estampés: notes préliminaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratique de l’estampage en Chine: matérialité, transmission, réception », journée d’étude internationale, coorganisée par M. Bussotti (EFEO-UMR CCJ) et L. Wei (Inalco- IFRAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chinese atlas and its Italian description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Carletti’s World: An Early Modern Global Voyage”, Villa I Tatti (The Harvard Center for Italian Renaissance Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorano's lexicographical works and his attempt of printing a Chinese-European language dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"West meets East"International Conference on Historical Lexicography and Lexicology" (ICHLL-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘lettre ouverte’ sur les débuts de la sinologie européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie (SHESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Encore des dictionnaires : pistes de travail à propos de Giuseppe Maria Calleri (1810 -1876) et Paul Perny (1818-1907) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinology networks : interdisciplinary spaces for China studies (I), Villa Vigoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maneggio, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs orientaux de F. Carletti dans le manuscrit de la Biblioteca Angelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde. Colloque final de Babel Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Romano &amp; E. Andretta, Nov 2021, Roma, Italia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les éditions illustrées du Nüxiao jing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shoujie Huixue xueshu dahui (The First Conference on Huizhou Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anhui University, Jun 2019, Hefei (Anhui), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie de la famille Dai de Xiuning (1632) (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou yu Mingdai Zhongguo 徽州與明代中國</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences sociales: Huizhou yanjiu zhongxin et Gudaishi yanjiusuo, Aug 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example » (CSMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tentatives de reproduire le chinois en Occident (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les caractères mobiles chinois : de l’Est à l’Ouest, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Tianyi ge - Fudan University - EFEO, Sep 2019, Ningbo, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’image de la femme dans la Chine impériale : les images des femmes &amp;quot;exemplaires〞dans les livres illustrés vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La femme chinoise » : un être de fictions ? (Académie royale de Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Lauwaert, Nov 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'lingbudan' dans les généalogies chinoises&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence sur les « Documents de Huizhou et l’histoire chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fudan, l’Université de l’Anhui et l’Université normale de l’Anhui, Sep 2019, Hefei (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine des textes, Chine sans textes. En Italie vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle du monde et son atelier romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta &amp; A. Romano, Nov 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Manuscripts of Chinese-Latin (Italian) Dictionaries by Italian Missionaries (17th and 18th centuries) “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages/Taming the World: Bilingual Dictionaries and Lexicons in East Asia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali » (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta, E. Descendre, A. Romano, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions illustrées féminines réalisées à Huizhou à la fin de la dynastie des Ming&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« International Conference on Hui Studies and Traditional Chinese Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Huangshan shi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des travaux européens concernant Chun’an (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xin’an jiang wenhua xueshu yantao hui 新安江文化學術研討會 Conférence académique sur la culture de la rivière Xin'an</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Qiandaohu — Chun’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La typographie du chinois, histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographies orientales et Imprimerie nationale. Histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti (EFEO) et F. Simon (ICT – Paris Diderot), Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traces de Chine : Botero et Carletti en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de Giovanni Botero : décrire, découper, organiser. Une lecture collective des Relazioni Universali, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta et A. Romano (CAK-LARHRA-EfR et Università di Chieti), Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les manuscrits des franciscains italiens des dictionnaires Chinois-Latin (— Italien), fin XVIIe-début XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser les langues, apprivoiser le monde : dictionnaires et lexiques bilingues en Asie orientale (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statuettes and sculptors in South China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Asian Images Inside-Out: What Can the Materials and Contents of Statues Tell Us about Religion in China »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radcliffe Institute (Harvard University), May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les graveurs Huang de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Chan-Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foés-Chine) « Chine : histoire et société locales/Chinese local history and local society »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; J; McDermott, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ManjuGisunTranscript : L'HTR pour les langues à graphies non latines. Transcription et exploitation d’ouvrages en mandchou sur Gallica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiang-Tai Kao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de mi-parcours des projets BnF DataLab 2025-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts techniques et transmission de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambault de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Morero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Prévalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Droz, 770 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? Le livre non commercial dans la Chine impériale, Non commercial Book in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Michela Bussotti. Droz, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韓琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. Shangwu yinshuguan 商务印书馆; Pékin, 322 p. (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois du musée national des arts asiatiques Guimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravures de l’école de Hui. Étude du livre illustré chinois de la fin du XVIe siècle au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux lexicographiques de Carlo da Castorano et ses tentatives pour faire imprimer un dictionnaire européen de chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Williams, Mathilde Le Meur, Andrés Echavarría Peláez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West meets East: Papers in historical lexicography and lexicology from across the globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.297-319, 2025, 978-3-98554-132-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Not only Brollo’: the manuscripts of bilingual Chinese dictionaries and their lay-out »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.217-268, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes (avec María Teresa González Linaje)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.210-215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti; François Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, École française d'Extrême-Orient (EFEO), pp.11-23, 2023, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les compositions botériennes de la Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Andretta, Romain Descendre e Antonella Romano (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.403-457, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discours sur les papiers chinois, entre histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des papiers asiatiques, édition électronique de l’HiCSA, dirigée par Claude Laroque-Kucharek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de techniques et techniques du livre : les publications chinoises anciennes à propos de la typographie traditionnelle en argile et en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez, Valérie Nègre, Delphine Spicq et Koen Vermeir (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. A l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Alpha, pp.437-452, 2017, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Dessins” et “desseins” : techniques d’impression chez Matteo Ripa et édition impériale en Chine (XVIIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dejanirah Couto &amp; François Lachaud éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empires on the Move: Encounters between China and the West in the Early Modern Era (16th-19th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.251-277, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit : Quelques Observations sur les généalogies de Huizhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.225-286, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot; (Imprimer sans profit ? L’édition non commerciale dans la Chine impériale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.I-VII, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media in transizione: Il passaggio dalla xilografia alla litografia, osservazioni prelimini di due edizioni del &amp;quot;Registro di giada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magda Abbiati &amp; Federico Greselin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il liuto e i libri. Studi in Onore di Mario Sabattini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sinica Veneziana 1, Edizioni Ca’ Foscari, pp.91-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shilun Huizhou “tushu jingji” » 试论徽州'图书经济' (A propos de l’économie du livre à Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhou Shengchun 周生春 &amp; He Zhaohui 何朝晖 (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yinshua yu shichang 印刷与市场 (Imprimerie et marché)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, pp.315-332, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des presses modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Kerlan et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrans de papier : le cinéma chinois et ses magazines, 1921-1951</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.N.H.A., pp.19-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazioni femminili nelle statuette religiose dell’Hunan centrale di epoca moderna e contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo de Troia (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cina e il mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza, Facoltà di Studi Orientale, Edizione Nuova Cultura, pp.129-140, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo shuji shi ji yuedu shi lüelun : yi Huizhou weili&amp;quot; 中国书籍史与阅读史略论：以徽州为例 (Brève histoire du livre et de la lecture en Chine : le cas de Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangwu yinshuguan 商务印书馆; Pékin, 58-81 (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Storia locale e storia dell’edizione a Huizhou: note bibliografiche e metodologiche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DE GIORGI et Guido SAMARANI éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi della civiltà cinese fra passato e presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.87-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcut Illustration. A General Outline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. BRAY, V. DOROFEEVA-LICHTMANN, G. MÉTAILIÉ, éd.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Tu : Graphic and Text in the Production of Technical Knowledge in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Leiden, pp.461-483, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sulla carta prodotta nel Sud del’Anhui durante le dinastie Song e Yuan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio SCARPARI et Tiziana LIPPIELLO éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritti in onore di Lionello Lanciotti per l’ottantesimo compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.181-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sei Dinastie, la dinastia Sui et la dinastia Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Pirazzoli-t’Serstevens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte per la vita nell’Aldilà. Capolavori di arte antica cinese della collezione Meidaozhai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Giovanni Agnelli, pp.67-201, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovazione delle tecniche di stampa tradizionali in epoca Qing: i caratteri mobili di Zhai Jinsheng »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Bulfoni éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizione e innovazione nella civiltà cinese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.229-247, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note su una raccolta illustrata di biografie esemplari »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfredo Cadonna et Franco Gatti, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cina : miti e realtà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.277-297, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’édition traditionnelle chinoise et l’introduction des techniques occidentales (XVIIIe-XIXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Michon et Jean-Yves Mollier, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du livre et de l’édition du XVIIIe siècle à l’an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.374-391, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de bibliographie des travaux sur Dunhuang en langues occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon: Etudes chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.411-454, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de bibliographie des travaux sur Dunhuang en langues occidentales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon. Études chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz - EPHE, pp.298-335, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passeport chinois de la Croisière Jaune du Musée des Cordeliers de Saint-Jean-d'Angély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmont Léon-Bavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Coural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michela Bussotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Michela BUSSOTTI Directeur d'études de l'EFEO - Membre rattaché UMR CCJ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michela-bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2124-6555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06032726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carletti, cultures marchandes et savoirs de l’Orient à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.513-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mingmo Huizhou de nüxing ticai chubanwu yu Zhongguo chuantong wenhua 明末徽州的女性题材出版物与中国传统文化 » (Les éditions concernant les femmes à Huizhou à la fin de la dynastie des Ming et la culture traditionnelle chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huixue Journal of Hui Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.23-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Images of the Merits of Shi and Hu Families: Between Popular Prints and Genealogies. Narratives of Loyalty to the Song Empire and the Edifying Practices of Huizhou Lineages in the Ming–Qing Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (2022), (30), pp.309-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Chinese Characters, Engraving Chinese Types: Wooden Chinese Movable Type at the Imprimerie Nationale (1715-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Publishing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-72. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22106286-12341338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Thomas S. Mullaney, The Chinese Typewriter: A History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.896-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Suyoung Son, Writing for Print: Publishing and the Making of Textual Authority in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographies orientale et Imprimerie nationale : Histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typographies orientales et Imprimerie nationale : histoire et patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours divergents du papier et de l’imprimerie : des inventions chinoises et leur devenir européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguo Zhongwen yinshua yu hanyu huozi, shiba-shijiu shiji 法国中文印刷与汉语活字（十八—十九世纪）(Les caractères mobiles chinois et l'impression du chinois en France, XVIII s. - XIX s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo Hanxue 法國漢學</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 119-136 et planches non numérotées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer en Asie orientale, avant Gutenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro hors-série, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représenter des “espaces familiaux” dans les généalogies de Huizhou imprimées sous les Ming (1368-1644) et les Qing (1644-1911) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph R. Dennis, Writing, Publishing, and Reading Local Gazetteers in Imperial China, 1100-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Bent Lerbæk Pedersen, Catalogue of Chinese Manuscripts and Rare Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire chinois-latin du Basilio Brollo aux lexiques pour le marché : deux siècles d’édition du chinois en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4-5), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10145P04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Women in Late Ming Huizhou-printed Editions of the Lienü zhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAN Nü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.54-116. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685268-00171p03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources historiques et produits locaux : fiscalité, techniques et production du papier dans le sud de l'Anhui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.261-323. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2014.6177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typography for a modern world? The ways of Chinese movable types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韩琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.9-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Dagmar Schäfer éd., Cultures of Knowledge: Technology in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.515-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia & Hilde de Weerdt éd., Knowledge and Text Production in an Age of Print : China, 900-1400, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.213-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation sur les sculpteurs des statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 [2010], pp.135-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « Livres des gens de Hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts asiatiques Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2011.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface (dossier « Imagerie en Asie Orientale »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cong ditu dao shanshui. Mingdai zaoqi banhua de zai shenshi » 從 地 圖 到 山 ， 水 明 代 早 期 版 畫 再 審 視 (Des cartes aux paysages, nouvelles considérations à propos des estampes de la première partie de la dynastie des Ming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenjin xuezhi文津學志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Printed Illustrations: Additional Notes on Materiality and on Material Authors of the Pipa ji and Xixiang ji Editions of the Ming Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of women as examples of production of illustrated books in Ming dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hànxué yánjiū (Chinese Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.169-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les sculpteurs de statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asie.2010.1351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidai Xiuning xian fangzhi 历代休宁先方志 (Les monographies locales du district de Xiuning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.198-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyan 前言 Introduction (à &amp;quot;Huizhou : shuye yu diyu wenhua&amp;quot; 徽州：书业与地域问化 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wanshu 朱万曙</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wilt L. Idema éd., Books in Numbers, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuaria popolare cinese: le sculture lignee dello Hunan centrale e la collezione del Museo provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtDec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes religieuses et certificats de consécration en Chine du Sud, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.213 - 290. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes et certificats de consécration dans la province du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph P. McDermott, A Social History of the Chinese Book, Books and Literati Culture in Late Imperial China, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Selling Happiness. Calendar Posters and Visual Culture in Early-Twentieth-Century Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.153 - 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes sur l’histoire du livre et l’histoire de la lecture en Chine. Quelques exemples à propos de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.65-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au dossier ‘Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, Cambridge (Mass.): Harvard University Asia Center, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.205 - 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. McDermott, A Social History of the Chinese Book. Books and Literati Culture in Late Imperial China, (Understanding China) 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.375 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Huipai banhua yu Ouzhou yingxiang » 徽派版画与欧洲影响 (Les gravures de l’école de Hui et les influences européennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou xue yanjiu 徽州學研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) », Colloque franco-chinois, Département des livres rares et des collections spéciales, Bibliothèque nationale de Chine, Pékin, 15- 16 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Écoles françaises à l'étranger : archéologie et patrimoine », Conférences HAS, Pékin, 21-23 avril 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp. 631-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cinq Écoles françaises à l'étranger : archéologie et patrimoine », « Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia, Printing for Profit; The Commercial Publishers of Jianyang, Fujian (11th-17th Centuries), 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.456-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle édition des anciennes biographies des femmes exemplaires : notes de lecture sur une édition illustrée du XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2), pp.223-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journées d’étude : présentation et compte rendu d’une intervention sur l’éducation contemporaine dans les écoles primaires » (texte en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.475-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux de tables. Étude du 'Yanji tu', livre sans texte d’images « en action » ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de tables : le Yanji tu, livre sans texte d'« images en action » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291 - 326. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2002.3571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Johnston Laing : Art and Aesthetics in Chinese Popular Prints, Selections from the Muban Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture et caractères mobiles en Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wu Hung, The Double Screen, Medium and Representation in Chinese Painting, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.484-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Elfriede Regina Knauer, The Camel’s Load in Life and Death, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04080324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« General Survey of the Latest Studies in Western Languages on the History of Publishing in China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Livres d’encres. À propos de deux albums illustrés et d’autres ouvrages chinois sur les encres de la fin du XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (1), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Michèle Pirazzoli-t'Serstevens éd., &amp;quot;La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de John Lust, Chinese Popular Prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.161 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Jonathan Hay, “ I Ming ed i Qing ”, in Michèle Pirazzoli-t'Serstevens éd., La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Gushi huapu, a Ming Dynasty Wood-Block Printing Masterpiece in the Naples National Library »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming Qing yan jiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.11-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfriede Regina Knauer, The Camel's Load in Life and Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idali guoli tushuguan Foluolunsa fenguan ‘Guangyukao’ he qita caoqi didao Ouzhou de hanji 意大利国立图书馆佛罗伦萨分馆《广舆考》和其他早期抵达欧洲的汉籍 (Le 'Guangyu kao' à la Bibliothèque nationale d’Italie à Florence et d’autres livres chinois arrivés très tôt en Europe), communication à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shuxiang Jiangnan yiqian nian10-20 : Shiji Zhongguo Jiangnan cangshu keshu shi guoji xueshu yan书香江南一千年——10-20世纪中国江南藏书刻书史国际学术研 (Workshop international sur l’histoire des collections de livres et de leur impression xylographique aux Xe - XXe siècles : mille ans de bibliophilie au Jiangnan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Suzhou et l’Institut pour l’étude des livres anciens à l’Université Fudan, Apr 2023, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between China and Europe: The Manuscripts of Multilingual Dictionaries by Italian Missionaries (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of materials and circulation of knowledge: dialogue between humanities and science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Tsing Hua University. (Prof. Mau Chuan-hui; participation en distanciel), Nov 2023, Hsin Chu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et caractères chinois : quelques notes à propos d’Étienne Fourmont 1683-1745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographic Orient : Printing «Oriental» languages, between Europe(s) and the East(s) 16th-19th centuries (ANR IndesLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michela Bussotti (EFEO); Margherita Farina (CNRS); Fabien Simon (Université Paris Cité), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des circulations typographiques avant une typographie du chinois : l’impression du chinois en Occident vers 1800 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations typographiques : imprimer les langues orientales entre Orient et Occident, XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Apr 2023, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Portraits estampés: notes préliminaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratique de l’estampage en Chine: matérialité, transmission, réception », journée d’étude internationale, coorganisée par M. Bussotti (EFEO-UMR CCJ) et L. Wei (Inalco- IFRAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chinese atlas and its Italian description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Carletti’s World: An Early Modern Global Voyage”, Villa I Tatti (The Harvard Center for Italian Renaissance Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorano's lexicographical works and his attempt of printing a Chinese-European language dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"West meets East"International Conference on Historical Lexicography and Lexicology" (ICHLL-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘lettre ouverte’ sur les débuts de la sinologie européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie (SHESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Encore des dictionnaires : pistes de travail à propos de Giuseppe Maria Calleri (1810 -1876) et Paul Perny (1818-1907) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinology networks : interdisciplinary spaces for China studies (I), Villa Vigoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maneggio, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs orientaux de F. Carletti dans le manuscrit de la Biblioteca Angelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde. Colloque final de Babel Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Romano &amp; E. Andretta, Nov 2021, Roma, Italia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tentatives de reproduire le chinois en Occident (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les caractères mobiles chinois : de l’Est à l’Ouest, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Tianyi ge - Fudan University - EFEO, Sep 2019, Ningbo, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’image de la femme dans la Chine impériale : les images des femmes &amp;quot;exemplaires〞dans les livres illustrés vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La femme chinoise » : un être de fictions ? (Académie royale de Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Lauwaert, Nov 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie de la famille Dai de Xiuning (1632) (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou yu Mingdai Zhongguo 徽州與明代中國</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences sociales: Huizhou yanjiu zhongxin et Gudaishi yanjiusuo, Aug 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example » (CSMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les éditions illustrées du Nüxiao jing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shoujie Huixue xueshu dahui (The First Conference on Huizhou Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anhui University, Jun 2019, Hefei (Anhui), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'lingbudan' dans les généalogies chinoises&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence sur les « Documents de Huizhou et l’histoire chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fudan, l’Université de l’Anhui et l’Université normale de l’Anhui, Sep 2019, Hefei (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine des textes, Chine sans textes. En Italie vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle du monde et son atelier romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta &amp; A. Romano, Nov 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Manuscripts of Chinese-Latin (Italian) Dictionaries by Italian Missionaries (17th and 18th centuries) “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages/Taming the World: Bilingual Dictionaries and Lexicons in East Asia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali » (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta, E. Descendre, A. Romano, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions illustrées féminines réalisées à Huizhou à la fin de la dynastie des Ming&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« International Conference on Hui Studies and Traditional Chinese Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Huangshan shi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des travaux européens concernant Chun’an (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xin’an jiang wenhua xueshu yantao hui 新安江文化學術研討會 Conférence académique sur la culture de la rivière Xin'an</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Qiandaohu — Chun’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La typographie du chinois, histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographies orientales et Imprimerie nationale. Histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti (EFEO) et F. Simon (ICT – Paris Diderot), Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traces de Chine : Botero et Carletti en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de Giovanni Botero : décrire, découper, organiser. Une lecture collective des Relazioni Universali, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta et A. Romano (CAK-LARHRA-EfR et Università di Chieti), Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les manuscrits des franciscains italiens des dictionnaires Chinois-Latin (— Italien), fin XVIIe-début XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser les langues, apprivoiser le monde : dictionnaires et lexiques bilingues en Asie orientale (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statuettes and sculptors in South China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Asian Images Inside-Out: What Can the Materials and Contents of Statues Tell Us about Religion in China »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radcliffe Institute (Harvard University), May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les graveurs Huang de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Chan-Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foés-Chine) « Chine : histoire et société locales/Chinese local history and local society »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; J; McDermott, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ManjuGisunTranscript : L'HTR pour les langues à graphies non latines. Transcription et exploitation d’ouvrages en mandchou sur Gallica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiang-Tai Kao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de mi-parcours des projets BnF DataLab 2025-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts techniques et transmission de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambault de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Morero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Prévalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Droz, 770 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? Le livre non commercial dans la Chine impériale, Non commercial Book in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Michela Bussotti. Droz, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韓琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. Shangwu yinshuguan 商务印书馆; Pékin, 322 p. (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois du musée national des arts asiatiques Guimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravures de l’école de Hui. Étude du livre illustré chinois de la fin du XVIe siècle au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampages chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dejean-Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage des Murs - Estampages de la Chine à Notre-Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Décoratifs, pp.2-11, 2026, 978-2-38314-036-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux lexicographiques de Carlo da Castorano et ses tentatives pour faire imprimer un dictionnaire européen de chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Williams, Mathilde Le Meur, Andrés Echavarría Peláez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West meets East: Papers in historical lexicography and lexicology from across the globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.297-319, 2025, 978-3-98554-132-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Not only Brollo’: the manuscripts of bilingual Chinese dictionaries and their lay-out »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.217-268, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes (avec María Teresa González Linaje)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.210-215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti; François Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, École française d'Extrême-Orient (EFEO), pp.11-23, 2023, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les compositions botériennes de la Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Andretta, Romain Descendre e Antonella Romano (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.403-457, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discours sur les papiers chinois, entre histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des papiers asiatiques, édition électronique de l’HiCSA, dirigée par Claude Laroque-Kucharek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de techniques et techniques du livre : les publications chinoises anciennes à propos de la typographie traditionnelle en argile et en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez, Valérie Nègre, Delphine Spicq et Koen Vermeir (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. A l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Alpha, pp.437-452, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Dessins” et “desseins” : techniques d’impression chez Matteo Ripa et édition impériale en Chine (XVIIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dejanirah Couto &amp; François Lachaud éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empires on the Move: Encounters between China and the West in the Early Modern Era (16th-19th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.251-277, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit : Quelques Observations sur les généalogies de Huizhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.225-286, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot; (Imprimer sans profit ? L’édition non commerciale dans la Chine impériale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.I-VII, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media in transizione: Il passaggio dalla xilografia alla litografia, osservazioni prelimini di due edizioni del &amp;quot;Registro di giada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magda Abbiati &amp; Federico Greselin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il liuto e i libri. Studi in Onore di Mario Sabattini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sinica Veneziana 1, Edizioni Ca’ Foscari, pp.91-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shilun Huizhou “tushu jingji” » 试论徽州'图书经济' (A propos de l’économie du livre à Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhou Shengchun 周生春 &amp; He Zhaohui 何朝晖 (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yinshua yu shichang 印刷与市场 (Imprimerie et marché)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, pp.315-332, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des presses modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Kerlan et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrans de papier : le cinéma chinois et ses magazines, 1921-1951</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.N.H.A., pp.19-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazioni femminili nelle statuette religiose dell’Hunan centrale di epoca moderna e contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo de Troia (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cina e il mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza, Facoltà di Studi Orientale, Edizione Nuova Cultura, pp.129-140, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Storia locale e storia dell’edizione a Huizhou: note bibliografiche e metodologiche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DE GIORGI et Guido SAMARANI éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi della civiltà cinese fra passato e presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.87-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo shuji shi ji yuedu shi lüelun : yi Huizhou weili&amp;quot; 中国书籍史与阅读史略论：以徽州为例 (Brève histoire du livre et de la lecture en Chine : le cas de Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangwu yinshuguan 商务印书馆; Pékin, 58-81 (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcut Illustration. A General Outline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. BRAY, V. DOROFEEVA-LICHTMANN, G. MÉTAILIÉ, éd.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Tu : Graphic and Text in the Production of Technical Knowledge in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Leiden, pp.461-483, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sulla carta prodotta nel Sud del’Anhui durante le dinastie Song e Yuan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio SCARPARI et Tiziana LIPPIELLO éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritti in onore di Lionello Lanciotti per l’ottantesimo compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.181-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sei Dinastie, la dinastia Sui et la dinastia Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Pirazzoli-t’Serstevens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte per la vita nell’Aldilà. Capolavori di arte antica cinese della collezione Meidaozhai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Giovanni Agnelli, pp.67-201, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovazione delle tecniche di stampa tradizionali in epoca Qing: i caratteri mobili di Zhai Jinsheng »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Bulfoni éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizione e innovazione nella civiltà cinese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.229-247, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note su una raccolta illustrata di biografie esemplari »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfredo Cadonna et Franco Gatti, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cina : miti e realtà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.277-297, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’édition traditionnelle chinoise et l’introduction des techniques occidentales (XVIIIe-XIXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Michon et Jean-Yves Mollier, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du livre et de l’édition du XVIIIe siècle à l’an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.374-391, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de bibliographie des travaux sur Dunhuang en langues occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon: Etudes chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.411-454, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de bibliographie des travaux sur Dunhuang en langues occidentales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon. Études chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz - EPHE, pp.298-335, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passeport chinois de la Croisière Jaune du Musée des Cordeliers de Saint-Jean-d'Angély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmont Léon-Bavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Coural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39068646"/>
+    <w:nsid w:val="491149A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michela-bussotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-6555" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06032726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408055v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landry-Deron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22106286-12341338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10145P04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685268-00171p03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38889;&#29734;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2011.1751" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2010.1351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wanshu &#26417;&#19975;&#26329;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2002.3571" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chan-Yue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Tai Kao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38867;&#29734;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078591v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmont L&#233;on-Bavi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Coural" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michela-bussotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-6555" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06032726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408055v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landry-Deron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22106286-12341338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10145P04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685268-00171p03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38889;&#29734;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2011.1751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2010.1351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wanshu &#26417;&#19975;&#26329;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2002.3571" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chan-Yue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Tai Kao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38867;&#29734;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Veyrac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdin Francesca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077062v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110484v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmont L&#233;on-Bavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Coural" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>