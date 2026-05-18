--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michela Bussotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Michela BUSSOTTI Directeur d'études de l'EFEO - Membre rattaché UMR CCJ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michela-bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2124-6555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06032726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carletti, cultures marchandes et savoirs de l’Orient à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.513-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mingmo Huizhou de nüxing ticai chubanwu yu Zhongguo chuantong wenhua 明末徽州的女性题材出版物与中国传统文化 » (Les éditions concernant les femmes à Huizhou à la fin de la dynastie des Ming et la culture traditionnelle chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huixue Journal of Hui Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.23-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Images of the Merits of Shi and Hu Families: Between Popular Prints and Genealogies. Narratives of Loyalty to the Song Empire and the Edifying Practices of Huizhou Lineages in the Ming–Qing Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (2022), (30), pp.309-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Chinese Characters, Engraving Chinese Types: Wooden Chinese Movable Type at the Imprimerie Nationale (1715-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Publishing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-72. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22106286-12341338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Thomas S. Mullaney, The Chinese Typewriter: A History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.896-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Suyoung Son, Writing for Print: Publishing and the Making of Textual Authority in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographies orientale et Imprimerie nationale : Histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typographies orientales et Imprimerie nationale : histoire et patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours divergents du papier et de l’imprimerie : des inventions chinoises et leur devenir européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguo Zhongwen yinshua yu hanyu huozi, shiba-shijiu shiji 法国中文印刷与汉语活字（十八—十九世纪）(Les caractères mobiles chinois et l'impression du chinois en France, XVIII s. - XIX s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo Hanxue 法國漢學</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 119-136 et planches non numérotées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer en Asie orientale, avant Gutenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro hors-série, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représenter des “espaces familiaux” dans les généalogies de Huizhou imprimées sous les Ming (1368-1644) et les Qing (1644-1911) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph R. Dennis, Writing, Publishing, and Reading Local Gazetteers in Imperial China, 1100-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Bent Lerbæk Pedersen, Catalogue of Chinese Manuscripts and Rare Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire chinois-latin du Basilio Brollo aux lexiques pour le marché : deux siècles d’édition du chinois en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4-5), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10145P04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Women in Late Ming Huizhou-printed Editions of the Lienü zhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAN Nü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.54-116. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685268-00171p03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources historiques et produits locaux : fiscalité, techniques et production du papier dans le sud de l'Anhui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.261-323. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2014.6177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typography for a modern world? The ways of Chinese movable types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韩琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.9-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Dagmar Schäfer éd., Cultures of Knowledge: Technology in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.515-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia & Hilde de Weerdt éd., Knowledge and Text Production in an Age of Print : China, 900-1400, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.213-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation sur les sculpteurs des statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 [2010], pp.135-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « Livres des gens de Hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts asiatiques Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2011.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface (dossier « Imagerie en Asie Orientale »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cong ditu dao shanshui. Mingdai zaoqi banhua de zai shenshi » 從 地 圖 到 山 ， 水 明 代 早 期 版 畫 再 審 視 (Des cartes aux paysages, nouvelles considérations à propos des estampes de la première partie de la dynastie des Ming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenjin xuezhi文津學志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Printed Illustrations: Additional Notes on Materiality and on Material Authors of the Pipa ji and Xixiang ji Editions of the Ming Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of women as examples of production of illustrated books in Ming dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hànxué yánjiū (Chinese Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.169-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les sculpteurs de statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asie.2010.1351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidai Xiuning xian fangzhi 历代休宁先方志 (Les monographies locales du district de Xiuning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.198-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyan 前言 Introduction (à &amp;quot;Huizhou : shuye yu diyu wenhua&amp;quot; 徽州：书业与地域问化 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wanshu 朱万曙</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wilt L. Idema éd., Books in Numbers, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuaria popolare cinese: le sculture lignee dello Hunan centrale e la collezione del Museo provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtDec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes religieuses et certificats de consécration en Chine du Sud, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.213 - 290. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes et certificats de consécration dans la province du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph P. McDermott, A Social History of the Chinese Book, Books and Literati Culture in Late Imperial China, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Selling Happiness. Calendar Posters and Visual Culture in Early-Twentieth-Century Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.153 - 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes sur l’histoire du livre et l’histoire de la lecture en Chine. Quelques exemples à propos de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.65-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au dossier ‘Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, Cambridge (Mass.): Harvard University Asia Center, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.205 - 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. McDermott, A Social History of the Chinese Book. Books and Literati Culture in Late Imperial China, (Understanding China) 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.375 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Huipai banhua yu Ouzhou yingxiang » 徽派版画与欧洲影响 (Les gravures de l’école de Hui et les influences européennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou xue yanjiu 徽州學研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) », Colloque franco-chinois, Département des livres rares et des collections spéciales, Bibliothèque nationale de Chine, Pékin, 15- 16 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Écoles françaises à l'étranger : archéologie et patrimoine », Conférences HAS, Pékin, 21-23 avril 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp. 631-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cinq Écoles françaises à l'étranger : archéologie et patrimoine », « Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia, Printing for Profit; The Commercial Publishers of Jianyang, Fujian (11th-17th Centuries), 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.456-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle édition des anciennes biographies des femmes exemplaires : notes de lecture sur une édition illustrée du XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2), pp.223-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journées d’étude : présentation et compte rendu d’une intervention sur l’éducation contemporaine dans les écoles primaires » (texte en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.475-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux de tables. Étude du 'Yanji tu', livre sans texte d’images « en action » ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de tables : le Yanji tu, livre sans texte d'« images en action » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291 - 326. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2002.3571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Johnston Laing : Art and Aesthetics in Chinese Popular Prints, Selections from the Muban Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture et caractères mobiles en Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wu Hung, The Double Screen, Medium and Representation in Chinese Painting, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.484-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Elfriede Regina Knauer, The Camel’s Load in Life and Death, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04080324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« General Survey of the Latest Studies in Western Languages on the History of Publishing in China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Livres d’encres. À propos de deux albums illustrés et d’autres ouvrages chinois sur les encres de la fin du XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (1), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Michèle Pirazzoli-t'Serstevens éd., &amp;quot;La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de John Lust, Chinese Popular Prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.161 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Jonathan Hay, “ I Ming ed i Qing ”, in Michèle Pirazzoli-t'Serstevens éd., La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Gushi huapu, a Ming Dynasty Wood-Block Printing Masterpiece in the Naples National Library »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming Qing yan jiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.11-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfriede Regina Knauer, The Camel's Load in Life and Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idali guoli tushuguan Foluolunsa fenguan ‘Guangyukao’ he qita caoqi didao Ouzhou de hanji 意大利国立图书馆佛罗伦萨分馆《广舆考》和其他早期抵达欧洲的汉籍 (Le 'Guangyu kao' à la Bibliothèque nationale d’Italie à Florence et d’autres livres chinois arrivés très tôt en Europe), communication à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shuxiang Jiangnan yiqian nian10-20 : Shiji Zhongguo Jiangnan cangshu keshu shi guoji xueshu yan书香江南一千年——10-20世纪中国江南藏书刻书史国际学术研 (Workshop international sur l’histoire des collections de livres et de leur impression xylographique aux Xe - XXe siècles : mille ans de bibliophilie au Jiangnan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Suzhou et l’Institut pour l’étude des livres anciens à l’Université Fudan, Apr 2023, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between China and Europe: The Manuscripts of Multilingual Dictionaries by Italian Missionaries (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of materials and circulation of knowledge: dialogue between humanities and science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Tsing Hua University. (Prof. Mau Chuan-hui; participation en distanciel), Nov 2023, Hsin Chu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et caractères chinois : quelques notes à propos d’Étienne Fourmont 1683-1745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographic Orient : Printing «Oriental» languages, between Europe(s) and the East(s) 16th-19th centuries (ANR IndesLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michela Bussotti (EFEO); Margherita Farina (CNRS); Fabien Simon (Université Paris Cité), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des circulations typographiques avant une typographie du chinois : l’impression du chinois en Occident vers 1800 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations typographiques : imprimer les langues orientales entre Orient et Occident, XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Apr 2023, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Portraits estampés: notes préliminaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratique de l’estampage en Chine: matérialité, transmission, réception », journée d’étude internationale, coorganisée par M. Bussotti (EFEO-UMR CCJ) et L. Wei (Inalco- IFRAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chinese atlas and its Italian description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Carletti’s World: An Early Modern Global Voyage”, Villa I Tatti (The Harvard Center for Italian Renaissance Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorano's lexicographical works and his attempt of printing a Chinese-European language dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"West meets East"International Conference on Historical Lexicography and Lexicology" (ICHLL-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘lettre ouverte’ sur les débuts de la sinologie européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie (SHESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Encore des dictionnaires : pistes de travail à propos de Giuseppe Maria Calleri (1810 -1876) et Paul Perny (1818-1907) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinology networks : interdisciplinary spaces for China studies (I), Villa Vigoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maneggio, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs orientaux de F. Carletti dans le manuscrit de la Biblioteca Angelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde. Colloque final de Babel Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Romano &amp; E. Andretta, Nov 2021, Roma, Italia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tentatives de reproduire le chinois en Occident (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les caractères mobiles chinois : de l’Est à l’Ouest, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Tianyi ge - Fudan University - EFEO, Sep 2019, Ningbo, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’image de la femme dans la Chine impériale : les images des femmes &amp;quot;exemplaires〞dans les livres illustrés vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La femme chinoise » : un être de fictions ? (Académie royale de Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Lauwaert, Nov 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie de la famille Dai de Xiuning (1632) (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou yu Mingdai Zhongguo 徽州與明代中國</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences sociales: Huizhou yanjiu zhongxin et Gudaishi yanjiusuo, Aug 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example » (CSMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les éditions illustrées du Nüxiao jing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shoujie Huixue xueshu dahui (The First Conference on Huizhou Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anhui University, Jun 2019, Hefei (Anhui), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'lingbudan' dans les généalogies chinoises&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence sur les « Documents de Huizhou et l’histoire chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fudan, l’Université de l’Anhui et l’Université normale de l’Anhui, Sep 2019, Hefei (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine des textes, Chine sans textes. En Italie vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle du monde et son atelier romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta &amp; A. Romano, Nov 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Manuscripts of Chinese-Latin (Italian) Dictionaries by Italian Missionaries (17th and 18th centuries) “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages/Taming the World: Bilingual Dictionaries and Lexicons in East Asia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali » (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta, E. Descendre, A. Romano, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions illustrées féminines réalisées à Huizhou à la fin de la dynastie des Ming&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« International Conference on Hui Studies and Traditional Chinese Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Huangshan shi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des travaux européens concernant Chun’an (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xin’an jiang wenhua xueshu yantao hui 新安江文化學術研討會 Conférence académique sur la culture de la rivière Xin'an</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Qiandaohu — Chun’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La typographie du chinois, histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographies orientales et Imprimerie nationale. Histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti (EFEO) et F. Simon (ICT – Paris Diderot), Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traces de Chine : Botero et Carletti en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de Giovanni Botero : décrire, découper, organiser. Une lecture collective des Relazioni Universali, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta et A. Romano (CAK-LARHRA-EfR et Università di Chieti), Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les manuscrits des franciscains italiens des dictionnaires Chinois-Latin (— Italien), fin XVIIe-début XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser les langues, apprivoiser le monde : dictionnaires et lexiques bilingues en Asie orientale (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statuettes and sculptors in South China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Asian Images Inside-Out: What Can the Materials and Contents of Statues Tell Us about Religion in China »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radcliffe Institute (Harvard University), May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les graveurs Huang de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Chan-Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foés-Chine) « Chine : histoire et société locales/Chinese local history and local society »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; J; McDermott, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ManjuGisunTranscript : L'HTR pour les langues à graphies non latines. Transcription et exploitation d’ouvrages en mandchou sur Gallica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiang-Tai Kao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de mi-parcours des projets BnF DataLab 2025-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts techniques et transmission de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambault de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Morero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Prévalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Droz, 770 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? Le livre non commercial dans la Chine impériale, Non commercial Book in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Michela Bussotti. Droz, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韓琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. Shangwu yinshuguan 商务印书馆; Pékin, 322 p. (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois du musée national des arts asiatiques Guimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravures de l’école de Hui. Étude du livre illustré chinois de la fin du XVIe siècle au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampages chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dejean-Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage des Murs - Estampages de la Chine à Notre-Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Décoratifs, pp.2-11, 2026, 978-2-38314-036-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux lexicographiques de Carlo da Castorano et ses tentatives pour faire imprimer un dictionnaire européen de chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Williams, Mathilde Le Meur, Andrés Echavarría Peláez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West meets East: Papers in historical lexicography and lexicology from across the globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.297-319, 2025, 978-3-98554-132-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Not only Brollo’: the manuscripts of bilingual Chinese dictionaries and their lay-out »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.217-268, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes (avec María Teresa González Linaje)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.210-215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti; François Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, École française d'Extrême-Orient (EFEO), pp.11-23, 2023, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les compositions botériennes de la Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Andretta, Romain Descendre e Antonella Romano (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.403-457, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discours sur les papiers chinois, entre histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des papiers asiatiques, édition électronique de l’HiCSA, dirigée par Claude Laroque-Kucharek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de techniques et techniques du livre : les publications chinoises anciennes à propos de la typographie traditionnelle en argile et en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez, Valérie Nègre, Delphine Spicq et Koen Vermeir (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. A l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Alpha, pp.437-452, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Dessins” et “desseins” : techniques d’impression chez Matteo Ripa et édition impériale en Chine (XVIIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dejanirah Couto &amp; François Lachaud éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empires on the Move: Encounters between China and the West in the Early Modern Era (16th-19th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.251-277, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit : Quelques Observations sur les généalogies de Huizhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.225-286, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot; (Imprimer sans profit ? L’édition non commerciale dans la Chine impériale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.I-VII, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media in transizione: Il passaggio dalla xilografia alla litografia, osservazioni prelimini di due edizioni del &amp;quot;Registro di giada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magda Abbiati &amp; Federico Greselin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il liuto e i libri. Studi in Onore di Mario Sabattini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sinica Veneziana 1, Edizioni Ca’ Foscari, pp.91-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shilun Huizhou “tushu jingji” » 试论徽州'图书经济' (A propos de l’économie du livre à Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhou Shengchun 周生春 &amp; He Zhaohui 何朝晖 (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yinshua yu shichang 印刷与市场 (Imprimerie et marché)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, pp.315-332, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des presses modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Kerlan et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrans de papier : le cinéma chinois et ses magazines, 1921-1951</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.N.H.A., pp.19-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazioni femminili nelle statuette religiose dell’Hunan centrale di epoca moderna e contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo de Troia (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cina e il mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza, Facoltà di Studi Orientale, Edizione Nuova Cultura, pp.129-140, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Storia locale e storia dell’edizione a Huizhou: note bibliografiche e metodologiche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DE GIORGI et Guido SAMARANI éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi della civiltà cinese fra passato e presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.87-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo shuji shi ji yuedu shi lüelun : yi Huizhou weili&amp;quot; 中国书籍史与阅读史略论：以徽州为例 (Brève histoire du livre et de la lecture en Chine : le cas de Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangwu yinshuguan 商务印书馆; Pékin, 58-81 (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcut Illustration. A General Outline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. BRAY, V. DOROFEEVA-LICHTMANN, G. MÉTAILIÉ, éd.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Tu : Graphic and Text in the Production of Technical Knowledge in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Leiden, pp.461-483, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sulla carta prodotta nel Sud del’Anhui durante le dinastie Song e Yuan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio SCARPARI et Tiziana LIPPIELLO éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritti in onore di Lionello Lanciotti per l’ottantesimo compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.181-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sei Dinastie, la dinastia Sui et la dinastia Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Pirazzoli-t’Serstevens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte per la vita nell’Aldilà. Capolavori di arte antica cinese della collezione Meidaozhai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Giovanni Agnelli, pp.67-201, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovazione delle tecniche di stampa tradizionali in epoca Qing: i caratteri mobili di Zhai Jinsheng »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Bulfoni éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizione e innovazione nella civiltà cinese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.229-247, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note su una raccolta illustrata di biografie esemplari »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfredo Cadonna et Franco Gatti, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cina : miti e realtà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.277-297, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’édition traditionnelle chinoise et l’introduction des techniques occidentales (XVIIIe-XIXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Michon et Jean-Yves Mollier, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du livre et de l’édition du XVIIIe siècle à l’an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.374-391, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de bibliographie des travaux sur Dunhuang en langues occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon: Etudes chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.411-454, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de bibliographie des travaux sur Dunhuang en langues occidentales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon. Études chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz - EPHE, pp.298-335, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passeport chinois de la Croisière Jaune du Musée des Cordeliers de Saint-Jean-d'Angély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmont Léon-Bavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Coural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michela Bussotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Michela BUSSOTTI Directeur d'études de l'EFEO - Membre rattaché UMR CCJ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michela-bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2124-6555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06032726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perny’s Imprint: Knowledge of China and Printing Chinese, Between Guizhou (1861) and Paris (1869-1872)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Ca' Foscari. Serie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/annor/2385-3042/2025/02/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carletti, cultures marchandes et savoirs de l’Orient à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.513-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Images of the Merits of Shi and Hu Families: Between Popular Prints and Genealogies. Narratives of Loyalty to the Song Empire and the Edifying Practices of Huizhou Lineages in the Ming–Qing Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (2022), (30), pp.309-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mingmo Huizhou de nüxing ticai chubanwu yu Zhongguo chuantong wenhua 明末徽州的女性题材出版物与中国传统文化 » (Les éditions concernant les femmes à Huizhou à la fin de la dynastie des Ming et la culture traditionnelle chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huixue Journal of Hui Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.23-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printing Chinese Characters, Engraving Chinese Types: Wooden Chinese Movable Type at the Imprimerie Nationale (1715-1819)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Publishing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-72. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22106286-12341338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Suyoung Son, Writing for Print: Publishing and the Making of Textual Authority in Late Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Thomas S. Mullaney, The Chinese Typewriter: A History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.896-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typographies orientale et Imprimerie nationale : Histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.177-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typographies orientales et Imprimerie nationale : histoire et patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du bibliophile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours divergents du papier et de l’imprimerie : des inventions chinoises et leur devenir européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguo Zhongwen yinshua yu hanyu huozi, shiba-shijiu shiji 法国中文印刷与汉语活字（十八—十九世纪）(Les caractères mobiles chinois et l'impression du chinois en France, XVIII s. - XIX s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landry-Deron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo Hanxue 法國漢學</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, 119-136 et planches non numérotées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer en Asie orientale, avant Gutenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, numéro hors-série, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Représenter des “espaces familiaux” dans les généalogies de Huizhou imprimées sous les Ming (1368-1644) et les Qing (1644-1911) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph R. Dennis, Writing, Publishing, and Reading Local Gazetteers in Imperial China, 1100-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Bent Lerbæk Pedersen, Catalogue of Chinese Manuscripts and Rare Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.289-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dictionnaire chinois-latin du Basilio Brollo aux lexiques pour le marché : deux siècles d’édition du chinois en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4-5), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10145P04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Women in Late Ming Huizhou-printed Editions of the Lienü zhuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAN Nü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.54-116. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685268-00171p03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources historiques et produits locaux : fiscalité, techniques et production du papier dans le sud de l'Anhui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.261-323. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2014.6177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typography for a modern world? The ways of Chinese movable types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韩琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.9-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Dagmar Schäfer éd., Cultures of Knowledge: Technology in Chinese History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4-5), pp.515-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.213-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia & Hilde de Weerdt éd., Knowledge and Text Production in an Age of Print : China, 900-1400, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation sur les sculpteurs des statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 [2010], pp.135-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « Livres des gens de Hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95-96 [2008-2010], pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface (dossier « Imagerie en Asie Orientale »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.5 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts asiatiques Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2011.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cong ditu dao shanshui. Mingdai zaoqi banhua de zai shenshi » 從 地 圖 到 山 ， 水 明 代 早 期 版 畫 再 審 視 (Des cartes aux paysages, nouvelles considérations à propos des estampes de la première partie de la dynastie des Ming)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenjin xuezhi文津學志</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images familières, images familiales : imprimés de la Chine rurale (XVIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Printed Illustrations: Additional Notes on Materiality and on Material Authors of the Pipa ji and Xixiang ji Editions of the Ming Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of women as examples of production of illustrated books in Ming dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hànxué yánjiū (Chinese Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.169-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les sculpteurs de statuettes religieuses du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.135-181. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asie.2010.1351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyan 前言 Introduction (à &amp;quot;Huizhou : shuye yu diyu wenhua&amp;quot; 徽州：书业与地域问化 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wanshu 朱万曙</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidai Xiuning xian fangzhi 历代休宁先方志 (Les monographies locales du district de Xiuning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.198-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wilt L. Idema éd., Books in Numbers, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler, éditer, illustrer : les monographies du district de Xiuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.213 - 290. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes religieuses et certificats de consécration en Chine du Sud, XVIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuaria popolare cinese: le sculture lignee dello Hunan centrale e la collezione del Museo provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtDec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes et certificats de consécration dans la province du Hunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.36-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Selling Happiness. Calendar Posters and Visual Culture in Early-Twentieth-Century Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.153 - 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes sur l’histoire du livre et l’histoire de la lecture en Chine. Quelques exemples à propos de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.65-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Joseph P. McDermott, A Social History of the Chinese Book, Books and Literati Culture in Late Imperial China, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos au dossier ‘Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, III, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Joanne Brokaw, Commerce in Culture. The Sibao Book Trade in the Qing and Republican Period, Cambridge (Mass.): Harvard University Asia Center, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.205 - 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. McDermott, A Social History of the Chinese Book. Books and Literati Culture in Late Imperial China, (Understanding China) 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.375 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Huipai banhua yu Ouzhou yingxiang » 徽派版画与欧洲影响 (Les gravures de l’école de Hui et les influences européennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou xue yanjiu 徽州學研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) », Colloque franco-chinois, Département des livres rares et des collections spéciales, Bibliothèque nationale de Chine, Pékin, 15- 16 octobre 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Écoles françaises à l'étranger : archéologie et patrimoine », Conférences HAS, Pékin, 21-23 avril 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp. 631-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cinq Écoles françaises à l'étranger : archéologie et patrimoine », « Chine-Europe : Histoires de livres (VIIIe/XVe - XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Lucille Chia, Printing for Profit; The Commercial Publishers of Jianyang, Fujian (11th-17th Centuries), 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.456-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle édition des anciennes biographies des femmes exemplaires : notes de lecture sur une édition illustrée du XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 292 (1-2), pp.223-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journées d’étude : présentation et compte rendu d’une intervention sur l’éducation contemporaine dans les écoles primaires » (texte en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Chicharro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue [Sinologie française]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.475-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de tables : le Yanji tu, livre sans texte d'« images en action » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291 - 326. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2002.3571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jeux de tables. Étude du 'Yanji tu', livre sans texte d’images « en action » ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.291-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Johnston Laing : Art and Aesthetics in Chinese Popular Prints, Selections from the Muban Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture et caractères mobiles en Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Wu Hung, The Double Screen, Medium and Representation in Chinese Painting, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LXXXV, pp.484-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Elfriede Regina Knauer, The Camel’s Load in Life and Death, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04080324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« General Survey of the Latest Studies in Western Languages on the History of Publishing in China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Livres d’encres. À propos de deux albums illustrés et d’autres ouvrages chinois sur les encres de la fin du XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (1), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de: Michèle Pirazzoli-t'Serstevens éd., &amp;quot;La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de John Lust, Chinese Popular Prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.161 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de: Jonathan Hay, “ I Ming ed i Qing ”, in Michèle Pirazzoli-t'Serstevens éd., La Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming-Qing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Gushi huapu, a Ming Dynasty Wood-Block Printing Masterpiece in the Naples National Library »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ming Qing yan jiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.11-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfriede Regina Knauer, The Camel's Load in Life and Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trois dictionnaires bilingues et leurs préfaces : correspondances linguistiques et thématiques (fin du XVIIe siècle — première moitié du XVIIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Streijger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues asiatiques dans l’histoire de la lexicographie, colloque co-organisé par l’ANR ChEDiL, le laboratoire ReSO, et l’Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les formes multiples des dictionnaires manuscrits sino-européens avant 1813 / The multiple forms of Sino-european manuscript dictionaries before 1813 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intervention dans le cadre du séminaire “Histoire des sciences, histoire du texte”, organisé par Karine Chemla et Edgard Lejeune (Laboratoire SPHERE - UMR 7219)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogies and Tables Of Generations In Huizhou: Manuscripts, Woodblocks And Movable Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Seen from a Locality: New Perspectives on Huizhou Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, University of Wisconsin – Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du manuscrit multilingue aux humanités numériques. Problématiques de la recherche sur des dictionnaires anciens (chinois - langues européennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Édition et transferts culturels : Asie orientale – Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT – Paris Pantheon Assas ; Labex Comod Lyon, Oct 2024, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese script in multilingual manuscript dictionaries and efforts to print Chinese in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, University of Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Between China and Europe: The Manuscripts of Multilingual Dictionaries by Italian Missionaries (17th and 18th centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of materials and circulation of knowledge: dialogue between humanities and science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Tsing Hua University, Nov 2023, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between China and Europe: The Manuscripts of Multilingual Dictionaries by Italian Missionaries (17th and 18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of materials and circulation of knowledge: dialogue between humanities and science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Tsing Hua University. (Prof. Mau Chuan-hui; participation en distanciel), Nov 2023, Hsin Chu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idali guoli tushuguan Foluolunsa fenguan ‘Guangyukao’ he qita caoqi didao Ouzhou de hanji 意大利国立图书馆佛罗伦萨分馆《广舆考》和其他早期抵达欧洲的汉籍 (Le 'Guangyu kao' à la Bibliothèque nationale d’Italie à Florence et d’autres livres chinois arrivés très tôt en Europe), communication à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shuxiang Jiangnan yiqian nian10-20 : Shiji Zhongguo Jiangnan cangshu keshu shi guoji xueshu yan书香江南一千年——10-20世纪中国江南藏书刻书史国际学术研 (Workshop international sur l’histoire des collections de livres et de leur impression xylographique aux Xe - XXe siècles : mille ans de bibliophilie au Jiangnan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Suzhou et l’Institut pour l’étude des livres anciens à l’Université Fudan, Apr 2023, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires et caractères chinois : quelques notes à propos d’Étienne Fourmont 1683-1745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographic Orient : Printing «Oriental» languages, between Europe(s) and the East(s) 16th-19th centuries (ANR IndesLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michela Bussotti (EFEO); Margherita Farina (CNRS); Fabien Simon (Université Paris Cité), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Portraits estampés: notes préliminaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratique de l’estampage en Chine: matérialité, transmission, réception », journée d’étude internationale, coorganisée par M. Bussotti (EFEO-UMR CCJ) et L. Wei (Inalco- IFRAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des circulations typographiques avant une typographie du chinois : l’impression du chinois en Occident vers 1800 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations typographiques : imprimer les langues orientales entre Orient et Occident, XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Apr 2023, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chinese atlas and its Italian description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Carletti’s World: An Early Modern Global Voyage”, Villa I Tatti (The Harvard Center for Italian Renaissance Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘lettre ouverte’ sur les débuts de la sinologie européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie (SHESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorano's lexicographical works and his attempt of printing a Chinese-European language dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"West meets East"International Conference on Historical Lexicography and Lexicology" (ICHLL-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Encore des dictionnaires : pistes de travail à propos de Giuseppe Maria Calleri (1810 -1876) et Paul Perny (1818-1907) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinology networks : interdisciplinary spaces for China studies (I), Villa Vigoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Maneggio, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs orientaux de F. Carletti dans le manuscrit de la Biblioteca Angelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde. Colloque final de Babel Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Romano &amp; E. Andretta, Nov 2021, Roma, Italia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les éditions illustrées du Nüxiao jing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shoujie Huixue xueshu dahui (The First Conference on Huizhou Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anhui University, Jun 2019, Hefei (Anhui), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie de la famille Dai de Xiuning (1632) (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huizhou yu Mingdai Zhongguo 徽州與明代中國</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences sociales: Huizhou yanjiu zhongxin et Gudaishi yanjiusuo, Aug 2019, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Compiling genealogies in central China: Huizhou genealogies as an example » (CSMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’image de la femme dans la Chine impériale : les images des femmes &amp;quot;exemplaires〞dans les livres illustrés vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La femme chinoise » : un être de fictions ? (Académie royale de Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Lauwaert, Nov 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tentatives de reproduire le chinois en Occident (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les caractères mobiles chinois : de l’Est à l’Ouest, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Tianyi ge - Fudan University - EFEO, Sep 2019, Ningbo, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'lingbudan' dans les généalogies chinoises&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence sur les « Documents de Huizhou et l’histoire chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fudan, l’Université de l’Anhui et l’Université normale de l’Anhui, Sep 2019, Hefei (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chine des textes, Chine sans textes. En Italie vers 1600 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle du monde et son atelier romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta &amp; A. Romano, Nov 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Manuscripts of Chinese-Latin (Italian) Dictionaries by Italian Missionaries (17th and 18th centuries) “</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages/Taming the World: Bilingual Dictionaries and Lexicons in East Asia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La Chine des Relazioni universali » (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta, E. Descendre, A. Romano, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des travaux européens concernant Chun’an (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xin’an jiang wenhua xueshu yantao hui 新安江文化學術研討會 Conférence académique sur la culture de la rivière Xin'an</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Qiandaohu — Chun’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions illustrées féminines réalisées à Huizhou à la fin de la dynastie des Ming&amp;quot; (en chinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« International Conference on Hui Studies and Traditional Chinese Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Huangshan shi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traces de Chine : Botero et Carletti en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde de Giovanni Botero : décrire, découper, organiser. Une lecture collective des Relazioni Universali, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Andretta et A. Romano (CAK-LARHRA-EfR et Università di Chieti), Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La typographie du chinois, histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typographies orientales et Imprimerie nationale. Histoire et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti (EFEO) et F. Simon (ICT – Paris Diderot), Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les manuscrits des franciscains italiens des dictionnaires Chinois-Latin (— Italien), fin XVIIe-début XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser les langues, apprivoiser le monde : dictionnaires et lexiques bilingues en Asie orientale (1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; F. Lachaud, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Statuettes and sculptors in South China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Asian Images Inside-Out: What Can the Materials and Contents of Statues Tell Us about Religion in China »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radcliffe Institute (Harvard University), May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les graveurs Huang de Huizhou »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Chan-Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foés-Chine) « Chine : histoire et société locales/Chinese local history and local society »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bussotti &amp; J; McDermott, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ManjuGisunTranscript : L'HTR pour les langues à graphies non latines. Transcription et exploitation d’ouvrages en mandchou sur Gallica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiang-Tai Kao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de mi-parcours des projets BnF DataLab 2025-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts techniques et transmission de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambault de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Morero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Prévalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Droz, 770 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? Le livre non commercial dans la Chine impériale, Non commercial Book in Imperial China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège; Michela Bussotti. Droz, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han 韓琦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. Shangwu yinshuguan 商务印书馆; Pékin, 322 p. (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois du musée national des arts asiatiques Guimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravures de l’école de Hui. Étude du livre illustré chinois de la fin du XVIe siècle au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampages chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dejean-Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage des Murs - Estampages de la Chine à Notre-Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Décoratifs, pp.2-11, 2026, 978-2-38314-036-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux lexicographiques de Carlo da Castorano et ses tentatives pour faire imprimer un dictionnaire européen de chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Gianninoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Williams, Mathilde Le Meur, Andrés Echavarría Peláez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West meets East: Papers in historical lexicography and lexicology from across the globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.297-319, 2025, 978-3-98554-132-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « lettre ouverte » sur les débuts de la sinologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’histoire et d’épistémologie des sciences du langage, pp.465-487, 2025, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138n4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chinese Atlas and its Italian Description: A New but Unaware Knowledge of the Geography of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Brian A Brege et.al.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trading at the Edges of Empire: Francesco Carletti’s World, ca. 1600, Tatti Research Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I Tatti - Officina Libraria - Harvard University Press, pp.337-355, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Genealogies and Tables of Generations: A Few Examples from Huizhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds. Markus Friedrich and Jörg B. Quenzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genealogical Manuscripts in Cross-Cultural Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.147-194, 2024, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111382876-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti; François Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, École française d'Extrême-Orient (EFEO), pp.11-23, 2023, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes (avec María Teresa González Linaje)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.210-215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Not only Brollo’: the manuscripts of bilingual Chinese dictionaries and their lay-out »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th–19th Centuries) [edited by Bussotti &amp; Lachaud]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.217-268, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les compositions botériennes de la Chine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Andretta, Romain Descendre e Antonella Romano (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viella, pp.403-457, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Discours sur les papiers chinois, entre histoire et patrimonialisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des papiers asiatiques, édition électronique de l’HiCSA, dirigée par Claude Laroque-Kucharek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Dessins” et “desseins” : techniques d’impression chez Matteo Ripa et édition impériale en Chine (XVIIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dejanirah Couto &amp; François Lachaud éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empires on the Move: Encounters between China and the West in the Early Modern Era (16th-19th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.251-277, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de techniques et techniques du livre : les publications chinoises anciennes à propos de la typographie traditionnelle en argile et en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez, Valérie Nègre, Delphine Spicq et Koen Vermeir (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. A l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Alpha, pp.437-452, 2017, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot; (Imprimer sans profit ? L’édition non commerciale dans la Chine impériale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.I-VII, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit : Quelques Observations sur les généalogies de Huizhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imprimer sans profit ? L’édition non commerciale dans la Chine impériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Droz, pp.225-286, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media in transizione: Il passaggio dalla xilografia alla litografia, osservazioni prelimini di due edizioni del &amp;quot;Registro di giada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magda Abbiati &amp; Federico Greselin (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il liuto e i libri. Studi in Onore di Mario Sabattini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sinica Veneziana 1, Edizioni Ca’ Foscari, pp.91-104, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shilun Huizhou “tushu jingji” » 试论徽州'图书经济' (A propos de l’économie du livre à Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhou Shengchun 周生春 &amp; He Zhaohui 何朝晖 (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yinshua yu shichang 印刷与市场 (Imprimerie et marché)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, pp.315-332, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des presses modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Kerlan et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrans de papier : le cinéma chinois et ses magazines, 1921-1951</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.N.H.A., pp.19-27, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappresentazioni femminili nelle statuette religiose dell’Hunan centrale di epoca moderna e contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo de Troia (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cina e il mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza, Facoltà di Studi Orientale, Edizione Nuova Cultura, pp.129-140, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo shuji shi ji yuedu shi lüelun : yi Huizhou weili&amp;quot; 中国书籍史与阅读史略论：以徽州为例 (Brève histoire du livre et de la lecture en Chine : le cas de Huizhou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Bussotti &amp; Han Qi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo yu Ouzhou yinshua shu yu shuji shi 中国和欧洲: 印刷术与书籍史 (Chine-Europe : Histoires de livres, VIIIe/XVe - XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangwu yinshuguan 商务印书馆; Pékin, 58-81 (réimprimé en 2017), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Storia locale e storia dell’edizione a Huizhou: note bibliografiche e metodologiche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DE GIORGI et Guido SAMARANI éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi della civiltà cinese fra passato e presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.87-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcut Illustration. A General Outline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. BRAY, V. DOROFEEVA-LICHTMANN, G. MÉTAILIÉ, éd.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Tu : Graphic and Text in the Production of Technical Knowledge in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Leiden, pp.461-483, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sulla carta prodotta nel Sud del’Anhui durante le dinastie Song e Yuan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio SCARPARI et Tiziana LIPPIELLO éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritti in onore di Lionello Lanciotti per l’ottantesimo compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.181-189, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Venture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des estampages chinois de l'Institut des Hautes Etudes chinoises du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sei Dinastie, la dinastia Sui et la dinastia Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Pirazzoli-t’Serstevens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte per la vita nell’Aldilà. Capolavori di arte antica cinese della collezione Meidaozhai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Giovanni Agnelli, pp.67-201, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovazione delle tecniche di stampa tradizionali in epoca Qing: i caratteri mobili di Zhai Jinsheng »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Bulfoni éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradizione e innovazione nella civiltà cinese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.229-247, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note su una raccolta illustrata di biografie esemplari »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfredo Cadonna et Franco Gatti, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cina : miti e realtà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca Foscarina, pp.277-297, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’édition traditionnelle chinoise et l’introduction des techniques occidentales (XVIIIe-XIXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Michon et Jean-Yves Mollier, éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations du livre et de l’édition du XVIIIe siècle à l’an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Laval, pp.374-391, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de bibliographie des travaux sur Dunhuang en langues occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon: Etudes chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.411-454, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de bibliographie des travaux sur Dunhuang en langues occidentales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Drège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Dunhuang au Japon. Études chinoises et bouddhiques offertes à Michel Soymié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz - EPHE, pp.298-335, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passeport chinois de la Croisière Jaune du Musée des Cordeliers de Saint-Jean-d'Angély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmont Léon-Bavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Coural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02509984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="491149A0"/>
+    <w:nsid w:val="CEFB0545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michela-bussotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-6555" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06032726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408055v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landry-Deron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22106286-12341338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10145P04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685268-00171p03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38889;&#29734;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2011.1751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2010.1351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wanshu &#26417;&#19975;&#26329;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2002.3571" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082017v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chan-Yue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Tai Kao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38867;&#29734;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Veyrac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdin Francesca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077062v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110484v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmont L&#233;on-Bavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Coural" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michela-bussotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-6555" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06032726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/annor/2385-3042/2025/02/007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landry-Deron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22106286-12341338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10145P04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685268-00171p03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38889;&#29734;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2011.1751" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2010.1351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wanshu &#26417;&#19975;&#26329;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2002.3571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078593v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Streijger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tep" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081167v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chan-Yue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Tai Kao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han &#38867;&#29734;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418347v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Veyrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdin Francesca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111382876-006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.27664" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078599v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078595v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmont L&#233;on-Bavi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Coural" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509984v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>