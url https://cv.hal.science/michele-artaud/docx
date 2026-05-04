--- v0 (2026-03-25)
+++ v1 (2026-05-04)
@@ -319,377 +319,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie de la professionnalisation des enseignants Le cas d'enseignants de mathématiques à la lumière de la théorie anthropologique du didactique</w:t>
+                <w:t xml:space="preserve">Collaborative research as an institution that incorporates research systems Case study of a mathematical problem-solving project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd SFERE-Provence/Ampiric International Conference on Education “Learning, strategies and educational policies: What interdisciplinarity, methodologies and international perspectives?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFERE-Provence, Mar 2021, Marseille, France. pp.132-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/9788366675841-018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057259v1</w:t>
+                <w:t xml:space="preserve">hal-03188904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative research as an institution that incorporates research systems Case study of a mathematical problem-solving project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche collaborative comme institution abritant des systèmes de recherche : Le cas d’un projet en résolution de problèmes mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SFERE-Provence/Ampiric International Conference on Education “Learning, strategies and educational policies: What interdisciplinarity, methodologies and international perspectives?”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CITAD 7 : VII Congrès international sur la TAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/9788366675841-018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03188904v1</w:t>
+                <w:t xml:space="preserve">hal-03704679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collaborative comme institution abritant des systèmes de recherche : Le cas d’un projet en résolution de problèmes mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écologie de la professionnalisation des enseignants Le cas d'enseignants de mathématiques à la lumière de la théorie anthropologique du didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITAD 7 : VII Congrès international sur la TAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Spain</w:t>
+              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704679v1</w:t>
+                <w:t xml:space="preserve">hal-04057259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment exploiter le test spécifique en résolution de problèmes mathématiques : quels leviers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artaud</w:t>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du programme national de formation des cadres de l’Éducation nationale « Professionnalisation des acteurs » Les évaluations nationales de sixième au service de la réussite des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -714,90 +714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport(s) au(s) savoir(s) et professionnalisation des enseignants au coeur d'un dispositif de &amp;quot;recherche-formation-terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artaud</w:t>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Colloque international IDÉKI Didactiques et métiers de l'humain : Intelligence collective, Rapport(s) au(x) Savoir(s) et Professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -822,77 +822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du primaire au secondaire en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -930,77 +930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner et former des enseignants sur le terrain de leurs pratiques : L'exemple d'un dispositif de &amp;quot;recherche-formation-terrain&amp;quot; visant le développement professionnel des enseignants dans le cadre de leur formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1038,77 +1038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de « recherche-formation-terrain » comme dispositif institutionnel visant la professionnalisation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1140,204 +1140,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnaliser la notion de compétence en la modélisant avec le concept de praxéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dispositifs articulant recherche, formation et terrain comme nouvelles modalités de formation continue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Internacional sobre Didáctica de las Matemáticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lima, Pérou</w:t>
+              <w:t xml:space="preserve">VIIe Colloque international en éducation du CRIFPE "Enjeux actuels et futurs sur la formation et la profession enseignante"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976904v1</w:t>
+                <w:t xml:space="preserve">hal-02557657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs articulant recherche, formation et terrain comme nouvelles modalités de formation continue des enseignants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnaliser la notion de compétence en la modélisant avec le concept de praxéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Colloque international en éducation du CRIFPE "Enjeux actuels et futurs sur la formation et la profession enseignante"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Seminario Internacional sobre Didáctica de las Matemáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557657v1</w:t>
+                <w:t xml:space="preserve">hal-02976904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter pour questionner le monde : conditions et infrastructures didactiques</w:t>
               </w:r>
@@ -1555,90 +1555,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche collaborative finalisée par une amélioration des apprentissages des élèves en situation de résolution de problèmes en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e École d’été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Île de Ré (Charente Maritime), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1695,90 +1695,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport(s) au(x) savoirs et professionnalisation des enseignants au cœur d’un dispositif de « recherche-formation-terrain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artaud</w:t>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports aux savoirs, intelligence collective et professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1972,51 +1972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i5p80-98" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Strock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p185-200" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i5p80-98" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02463533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Strock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p185-200" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03704679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>