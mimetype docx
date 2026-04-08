--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -443,196 +443,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’héritage scientifique de Guy Brousseau</w:t>
+                <w:t xml:space="preserve">The Role of Institutional Networks in the Implementation of Innovative Collaborative Devices of Teacher Professional Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.157-158. </w:t>
+              <w:t xml:space="preserve"> Implementation and Replication Studies in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11ny4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/26670127-bja10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739439v1</w:t>
+                <w:t xml:space="preserve">hal-04610084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Institutional Networks in the Implementation of Innovative Collaborative Devices of Teacher Professional Development</w:t>
+                <w:t xml:space="preserve">L’héritage scientifique de Guy Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Implementation and Replication Studies in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.1-33. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.157-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/26670127-bja10019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11ny4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610084v1</w:t>
+                <w:t xml:space="preserve">hal-04739439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemolopgia e didática</w:t>
               </w:r>
@@ -7281,593 +7281,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting Points for Dealing with the Diversity of Theories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflection on Networking Through the Praxeological Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_1⟩</w:t>
+              <w:t xml:space="preserve">, pp.249-265, 2014, 978-3-319-05389-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383593v1</w:t>
+                <w:t xml:space="preserve">hal-02385558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topaze Effect: A Case Study on Networking of IDS and TDS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the Theory of Didactical Situations (TDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bikner-Ahsbahs, Angelika, Prediger, Susanne (Eds.) </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Corblin-Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bikner-Ahsbahs, A, Prediger, S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-221, 2014, 978-3-319-05388-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_12⟩</w:t>
+              <w:t xml:space="preserve">, pp.47-65, 2014, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273892v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on Networking Through the Praxeological Lens</w:t>
+                <w:t xml:space="preserve">Perspectives on design research: the case of didactical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelika Bikner-Ahsbahs; Christine Knipping; Norma Presmeg. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_15⟩</w:t>
+              <w:t xml:space="preserve">Approaches to qualitative research in mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.467-496, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9181-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385558v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Theory of Didactical Situations (TDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topaze Effect: A Case Study on Networking of IDS and TDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bikner-Ahsbahs, A, Prediger, S. (Eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bikner-Ahsbahs, Angelika, Prediger, Susanne (Eds.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-65, 2014, 978-3-319-05388-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_4⟩</w:t>
+              <w:t xml:space="preserve">, pp.201-221, 2014, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273884v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on design research: the case of didactical engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starting Points for Dealing with the Diversity of Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Prediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Angelika Bikner-Ahsbahs; Christine Knipping; Norma Presmeg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bikner-Ahsbahs, S. Prediger (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaches to qualitative research in mathematics education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.467-496, 2014, </w:t>
+              <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-12, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9181-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368164v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confrontation de cadres théoriques dans l'analyse didactique de vidéos réalisées dans des classes</w:t>
               </w:r>
@@ -8185,191 +8185,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MOOC] The extension of the Instrumental Approach to the teacher</w:t>
+                <w:t xml:space="preserve">[MOOC] Testing the Instrumental Approach with new artefacts: the case of spreadsheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michele Artigue’s Units https://www.mathunion.org/icmi/awards/amor/michele-artigue-unit</w:t>
+              <w:t xml:space="preserve">Michele Artigue’s Units</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936687v1</w:t>
+                <w:t xml:space="preserve">hal-03936650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MOOC] Testing the Instrumental Approach with new artefacts: the case of spreadsheet</w:t>
+                <w:t xml:space="preserve">[MOOC] The extension of the Instrumental Approach to the teacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michele Artigue’s Units</w:t>
+              <w:t xml:space="preserve">Michele Artigue’s Units https://www.mathunion.org/icmi/awards/amor/michele-artigue-unit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936650v1</w:t>
+                <w:t xml:space="preserve">hal-03936687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative theoretical framework</w:t>
               </w:r>
@@ -8996,51 +8996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="895BF5CA"/>
+    <w:nsid w:val="DD4711A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9227,51 +9227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-artigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8176-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02860430X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59100724" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083858862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/michele-artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cfZOrS5DtQp0_RoYxKLsnJZ62b3-ZM6w/edit?usp=sharing&amp;ouid=118375552926032052355&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-bja10019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Alves Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Fernandes Maia Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2024v26i4p353-388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Knipping" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Specht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01476-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24529/hjme.1603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Mesiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Grau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01349-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620590v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3302.14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-01010002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i3p025-064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46219/rechiem.v12i3.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Doorman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Juh&#225;sz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kvasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0505" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter K&#243;nya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;d&#246;n Vancs&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.R031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09902-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3002.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022103903080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L9VBCTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hodgson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niza El Yacoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hollingsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van den Heuvel-Panhuissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ruthven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deledicq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_4-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Niss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Reston" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-Vazquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Isoda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giacardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kilpatrick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04313-0_11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Maass" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Burkhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn English" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-36766-4_2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356923v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_44" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthven Kenneth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mariotti Maria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strasser Rudolf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van den Heuvel-Panhuizen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368164v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9181-6_17" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-artigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8176-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02860430X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59100724" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083858862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/michele-artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cfZOrS5DtQp0_RoYxKLsnJZ62b3-ZM6w/edit?usp=sharing&amp;ouid=118375552926032052355&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-bja10019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Alves Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Fernandes Maia Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2024v26i4p353-388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Knipping" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Specht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01476-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24529/hjme.1603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Mesiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Grau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01349-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620590v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3302.14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-01010002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i3p025-064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46219/rechiem.v12i3.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Doorman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Juh&#225;sz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kvasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0505" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter K&#243;nya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;d&#246;n Vancs&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.R031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09902-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3002.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022103903080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L9VBCTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hodgson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niza El Yacoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hollingsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van den Heuvel-Panhuissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ruthven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deledicq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_4-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Niss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Reston" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-Vazquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Isoda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giacardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kilpatrick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04313-0_11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Maass" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Burkhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn English" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-36766-4_2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356923v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_44" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthven Kenneth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mariotti Maria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strasser Rudolf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van den Heuvel-Panhuizen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9181-6_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>