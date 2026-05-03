--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -443,196 +443,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Institutional Networks in the Implementation of Innovative Collaborative Devices of Teacher Professional Development</w:t>
+                <w:t xml:space="preserve">L’héritage scientifique de Guy Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Implementation and Replication Studies in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.1-33. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.157-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/26670127-bja10019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11ny4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610084v1</w:t>
+                <w:t xml:space="preserve">hal-04739439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’héritage scientifique de Guy Brousseau</w:t>
+                <w:t xml:space="preserve">The Role of Institutional Networks in the Implementation of Innovative Collaborative Devices of Teacher Professional Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Masselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.157-158. </w:t>
+              <w:t xml:space="preserve"> Implementation and Replication Studies in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11ny4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/26670127-bja10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739439v1</w:t>
+                <w:t xml:space="preserve">hal-04610084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemolopgia e didática</w:t>
               </w:r>
@@ -733,421 +733,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as a resource for teachers describing mathematics classroom teaching and learning: a comparative approach</w:t>
+                <w:t xml:space="preserve">Facing the challenge of theoretical diversity: The digital case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Birte Specht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11858-023-01476-5⟩</w:t>
+              <w:t xml:space="preserve">Hiroshima Journal of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24529/hjme.1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234731v1</w:t>
+                <w:t xml:space="preserve">hal-04610148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the challenge of theoretical diversity: The digital case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractéristiques, évolutions récentes et résultats de l’enseignement des mathématiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiroshima Journal of Mathematics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Springer International Handbooks of Education, 93, pp.155-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610148v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques, évolutions récentes et résultats de l’enseignement des mathématiques en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnoux</w:t>
+                <w:t xml:space="preserve">Étude du rôle des facilitateurs dans un dispositif de lesson study adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Thématique 1, pp.213-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739480v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rôle des facilitateurs dans un dispositif de lesson study adapté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Masselin</w:t>
+                <w:t xml:space="preserve">Language as a resource for teachers describing mathematics classroom teaching and learning: a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Knipping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarmila Novotná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artigue</w:t>
+                <w:t xml:space="preserve">Birte Specht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Thématique 1, pp.213-260. </w:t>
+              <w:t xml:space="preserve">ZDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (3), pp.597-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adsc.1816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11858-023-01476-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234681v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an international lexicon</w:t>
               </w:r>
@@ -1172,51 +1172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeska Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarmila Novotná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,243 +2805,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Enhanced Learning in Mathematics: the cross-experimentation approach adopted by the TELMA European Research Team.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artigue</w:t>
+                <w:t xml:space="preserve">Problem Solving in France: Research and Curricular Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la matematica e la sua didattica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5-6), pp.365-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-007-0048-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190016v1</w:t>
+                <w:t xml:space="preserve">hal-03198382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem Solving in France: Research and Curricular Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artigue Michèle</w:t>
+                <w:t xml:space="preserve">Technology Enhanced Learning in Mathematics: the cross-experimentation approach adopted by the TELMA European Research Team.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Houdement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">la matematica e la sua didattica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Anno 21, n.1, 2007, Numero speciale/Special Issue, pp.67-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198382v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEARNING MATHEMATICS IN A CAS ENVIRONMENT: THE GENESIS OF A REFLECTION ABOUT INSTRUMENTATION AND THE DIALECTICS BETWEEN TECHNICAL AND CONCEPTUAL WORK</w:t>
               </w:r>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting theoretical frameworks: the telma perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PME 32 PME-NA XXX Joint meeting of the International Group and the North American Chapter of Psychology of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Morelia, Mexico. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5257,51 +5257,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of networking of theories in studying the development and use of digital resources in mathematics education</w:t>
+                <w:t xml:space="preserve">Networking of theories: An Approach to the Development and Use of Digital Resources in Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
@@ -5314,1121 +5314,1134 @@
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katiane Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Pepin; G. Gueudet; J. Choppin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-29, 2024, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_4-1⟩</w:t>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-131, 2024, Springer International Handbooks of Education, 978-3-030-95060-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45667-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentación y tecnologías digitales en educación matemática: una larga historia de oportunidades y desafíos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for research in tertiary mathematics education for non-specialists: Where are we and where are we to go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avenilde Romo-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C.A. Cuevas-Vallejo, M. Martínes Reyes, J.A. Hernández Sánchez. </w:t>
+              <w:t xml:space="preserve">Rolf Biehler, Michael Liebendörfer, Ghislaine Gueudet, Chris Rasmussen, Carl Winsløw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigaciones y experiencias en enseñanza de las ciencias y la matemática</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Springer, pp.535-558, 2023, 978-3-031-14174-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376261v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Exploration to Understand Mathematics Curricula Implementation: Results, Limitations and Successes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Niss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriqueta Reston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics Curriculum Reforms Around the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.231-260, 2023, New ICMI Study Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13548-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for research in tertiary mathematics education for non-specialists: Where are we and where are we to go?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimentación y tecnologías digitales en educación matemática: una larga historia de oportunidades y desafíos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rolf Biehler, Michael Liebendörfer, Ghislaine Gueudet, Chris Rasmussen, Carl Winsløw. </w:t>
+              <w:t xml:space="preserve">C.A. Cuevas-Vallejo, M. Martínes Reyes, J.A. Hernández Sánchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigaciones y experiencias en enseñanza de las ciencias y la matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma del Estado de México, pp.141-148, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610167v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Networking of Theories to the Discussion of the Educational Implications of Research</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Central/Executive Committee Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Isoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Keung Siu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kragh Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Giacardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Kilpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvia Furinghetti, Livia Giacardi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the anthropological theory of the didactic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Commission on Mathematical Instruction, 1908-2008: People, Events, and Challenges in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.349-647, 2022, International Studies in the History of Mathematics and its Teaching, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-04313-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625997v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Central/Executive Committee Members</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Networking of Theories to the Discussion of the Educational Implications of Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artigue Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Commission on Mathematical Instruction, 1908-2008: People, Events, and Challenges in Mathematics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in the anthropological theory of the didactic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034889v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling – a key to citizenship education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Institutional Transitions in University Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiationen mathematikdidaktischer Forschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-658-36766-4_2⟩</w:t>
+              <w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.271-282, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610181v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Transitions in University Mathematics Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modelling – a key to citizenship education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Doorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_21⟩</w:t>
+              <w:t xml:space="preserve">Initiationen mathematikdidaktischer Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.31-50, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-36766-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626008v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Lexicon</w:t>
+                <w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chevalarias</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Debertonne-Dassule</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routlelge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367376932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353861v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t>
+                <w:t xml:space="preserve">Mathematics education research at university level: Achievements and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9780367376932</w:t>
+              <w:t xml:space="preserve">Research and Development in University Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353846v1</w:t>
+                <w:t xml:space="preserve">hal-03194685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics education research at university level: Achievements and challenges</w:t>
+                <w:t xml:space="preserve">French Lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Debertonne-Dassule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Development in University Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780367376932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194685v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The international Lexicon classroom project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmel Mesiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6483,1506 +6496,1506 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-16, 2021, 9780367376932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education. Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.202-206, 2020, 978-3-030-15788-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15789-0_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflecting on a Theoretical Approach from a Networking Perspective: The Case of the Documentational Approach to Didactics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematics Teachers as Curriculum Designers: An International Perspective to Develop a Deeper Understanding of the Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verônica Gitirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Miyakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruthven Kenneth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.89-118, 2019, 978-3-030-20392-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.121-143, 2019, 978-3-030-20392-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391199v1</w:t>
+                <w:t xml:space="preserve">hal-02391290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics Teachers as Curriculum Designers: An International Perspective to Develop a Deeper Understanding of the Concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruthven Kenneth</w:t>
+                <w:t xml:space="preserve">The French didactics tradition in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Chellougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t>
+              <w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European traditions in didactics of mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391290v1</w:t>
+                <w:t xml:space="preserve">hal-02047198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French didactics tradition in mathematics</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction and Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artigue Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Mariotti Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasser Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja van den Heuvel-Panhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European traditions in didactics of mathematics</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t>
+              <w:t xml:space="preserve">European Traditions in Didactics of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-10, 2019, 978-3-030-05513-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047198v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflecting on a Theoretical Approach from a Networking Perspective: The Case of the Documentational Approach to Didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Traditions in Didactics of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.89-118, 2019, 978-3-030-20392-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356993v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenging relationship between fundamental research and action in mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriele Kaiser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Congress on Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.145-164, 2017, 978-3-319-62596-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context, Milieu, and Media­Milieus Dialectic: A Case Study on Networking of AiC, TDS, and ATD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivy Kidron</w:t>
+                <w:t xml:space="preserve">Topaze Effect: A Case Study on Networking of IDS and TDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer. </w:t>
+              <w:t xml:space="preserve">Bikner-Ahsbahs, Angelika, Prediger, Susanne (Eds.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.153-177, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_10⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-221, 2014, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383597v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on Networking Through the Praxeological Lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starting Points for Dealing with the Diversity of Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Bikner-Ahsbahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Prediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bikner-Ahsbahs, S. Prediger (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.249-265, 2014, 978-3-319-05389-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_15⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-12, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385558v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Theory of Didactical Situations (TDS)</w:t>
+                <w:t xml:space="preserve">Reflection on Networking Through the Praxeological Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_4⟩</w:t>
+              <w:t xml:space="preserve">, pp.249-265, 2014, 978-3-319-05389-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273884v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on design research: the case of didactical engineering</w:t>
+                <w:t xml:space="preserve">Introduction to the Theory of Didactical Situations (TDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Angelika Bikner-Ahsbahs; Christine Knipping; Norma Presmeg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Corblin-Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bikner-Ahsbahs, A, Prediger, S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaches to qualitative research in mathematics education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9181-6_17⟩</w:t>
+              <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-65, 2014, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368164v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topaze Effect: A Case Study on Networking of IDS and TDS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives on design research: the case of didactical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bikner-Ahsbahs, Angelika, Prediger, Susanne (Eds.) </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelika Bikner-Ahsbahs; Christine Knipping; Norma Presmeg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_12⟩</w:t>
+              <w:t xml:space="preserve">Approaches to qualitative research in mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.467-496, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9181-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273892v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting Points for Dealing with the Diversity of Theories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Prediger</w:t>
+                <w:t xml:space="preserve">Context, Milieu, and Media­Milieus Dialectic: A Case Study on Networking of AiC, TDS, and ATD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Kidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">A. Bikner-Ahsbahs, S. Prediger (Eds.). </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking of Theories as a Research Practice in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , pp.153-177, 2014, Advances in Mathematics Education, 978-3-319-05388-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05389-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01383593v1</w:t>
+                <w:t xml:space="preserve">hal-01383597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confrontation de cadres théoriques dans l'analyse didactique de vidéos réalisées dans des classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Colomb, Jaques Douaire &amp; Robert Noirfalise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire des maths en classe ? Didactique et analyse de pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.103-138, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology and Mathematics Education: A Multidimensional Study of the Evolution of Research and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8018,156 +8031,156 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.J. Bishop, M.A. Clements, C. Keitel, J. Kilpatrick, &amp; F.K.S. Leung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Handbook of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-269, 2003, Springer International Handbooks of Education, 978-94-010-3951-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0273-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using computer algebraic systems to teach mathematics: A didactic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Barbin; Régine Douady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching mathematics: the relationship between knowledge, curriculum and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TOPIQUES éditions, pp.223-239, 1996, 2-87796-005-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8177,429 +8190,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MOOC] Testing the Instrumental Approach with new artefacts: the case of spreadsheet</w:t>
+                <w:t xml:space="preserve">[MOOC] The extension of the Instrumental Approach to the teacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michele Artigue’s Units</w:t>
+              <w:t xml:space="preserve">Michele Artigue’s Units https://www.mathunion.org/icmi/awards/amor/michele-artigue-unit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936650v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MOOC] The extension of the Instrumental Approach to the teacher</w:t>
+                <w:t xml:space="preserve">[MOOC] Testing the Instrumental Approach with new artefacts: the case of spreadsheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michele Artigue’s Units https://www.mathunion.org/icmi/awards/amor/michele-artigue-unit</w:t>
+              <w:t xml:space="preserve">Michele Artigue’s Units</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936687v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative theoretical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronis Kynigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological tools for Comparison of learning theories in technology enhanced learning in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspékian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8609,100 +8622,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la reproductibilité des situations didactiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris VII, 1984. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01250658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8712,223 +8725,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et mise en œuvre d'environnements informatiques pour la régulation de l'apprentissage, le cas de l'algèbre avec le projet LINGOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">"Ecole et sciences cognitives : les apprentissages et leurs dysfonctionnements", Ministère de la Recherche et de la Technologie, Projet AD n°22. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse des travaux et productions relatifs aux TIC à la définition d'une problématique de leur intégration à l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://www.didirem.math.jussieu.fr/, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8996,51 +9009,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD4711A5"/>
+    <w:nsid w:val="175B2AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9227,51 +9240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-artigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8176-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02860430X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59100724" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083858862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/michele-artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cfZOrS5DtQp0_RoYxKLsnJZ62b3-ZM6w/edit?usp=sharing&amp;ouid=118375552926032052355&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-bja10019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Alves Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Fernandes Maia Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2024v26i4p353-388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Knipping" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Specht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01476-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24529/hjme.1603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Mesiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Grau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01349-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620590v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3302.14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-01010002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i3p025-064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46219/rechiem.v12i3.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Doorman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Juh&#225;sz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kvasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0505" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter K&#243;nya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;d&#246;n Vancs&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.R031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09902-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3002.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022103903080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L9VBCTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hodgson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niza El Yacoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hollingsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van den Heuvel-Panhuissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ruthven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deledicq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_4-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Niss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Reston" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-Vazquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Isoda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giacardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kilpatrick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04313-0_11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Maass" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Burkhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn English" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-36766-4_2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356923v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_44" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthven Kenneth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mariotti Maria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strasser Rudolf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van den Heuvel-Panhuizen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9181-6_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-artigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8176-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02860430X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59100724" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083858862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/michele-artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cfZOrS5DtQp0_RoYxKLsnJZ62b3-ZM6w/edit?usp=sharing&amp;ouid=118375552926032052355&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-bja10019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Alves Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Fernandes Maia Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2024v26i4p353-388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24529/hjme.1603" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Knipping" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Specht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01476-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Mesiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Grau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01349-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620590v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3302.14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-01010002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i3p025-064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46219/rechiem.v12i3.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Doorman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Juh&#225;sz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kvasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0505" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter K&#243;nya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;d&#246;n Vancs&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.R031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09902-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3002.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022103903080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L9VBCTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hodgson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niza El Yacoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hollingsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van den Heuvel-Panhuissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ruthven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deledicq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-Vazquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Niss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Reston" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Isoda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giacardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kilpatrick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04313-0_11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Maass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Burkhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn English" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-36766-4_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356941v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_44" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthven Kenneth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mariotti Maria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strasser Rudolf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van den Heuvel-Panhuizen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385558v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9181-6_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000373v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>