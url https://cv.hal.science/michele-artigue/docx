--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1335,196 +1335,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam Gérard Vergnaud</w:t>
+                <w:t xml:space="preserve">Implementation Studies in Mathematics Education: What Theoretical Resources?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educación Matemática</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24844/EM3302.14⟩</w:t>
+              <w:t xml:space="preserve"> Implementation and Replication Studies in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.21-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/26670127-01010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069505v1</w:t>
+                <w:t xml:space="preserve">hal-03356889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Studies in Mathematics Education: What Theoretical Resources?</w:t>
+                <w:t xml:space="preserve">In Memoriam Gérard Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Implementation and Replication Studies in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.21-52. </w:t>
+              <w:t xml:space="preserve">Educación Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.288-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/26670127-01010002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24844/EM3302.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356889v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the French Didactic Tradition through Technological Lenses</w:t>
               </w:r>
@@ -9009,51 +9009,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="175B2AD6"/>
+    <w:nsid w:val="917ED190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9240,51 +9240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-artigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8176-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02860430X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59100724" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083858862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/michele-artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cfZOrS5DtQp0_RoYxKLsnJZ62b3-ZM6w/edit?usp=sharing&amp;ouid=118375552926032052355&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-bja10019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Alves Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Fernandes Maia Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2024v26i4p353-388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24529/hjme.1603" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Knipping" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Specht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01476-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Mesiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Grau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01349-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620590v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3302.14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-01010002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i3p025-064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46219/rechiem.v12i3.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Doorman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Juh&#225;sz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kvasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0505" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter K&#243;nya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;d&#246;n Vancs&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.R031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09902-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3002.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022103903080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L9VBCTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hodgson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niza El Yacoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hollingsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van den Heuvel-Panhuissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ruthven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deledicq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-Vazquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Niss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Reston" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Isoda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giacardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kilpatrick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04313-0_11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Maass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Burkhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn English" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-36766-4_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356941v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_44" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthven Kenneth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mariotti Maria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strasser Rudolf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van den Heuvel-Panhuizen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385558v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9181-6_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000373v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-artigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8176-8243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02860430X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59100724" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083858862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/michele-artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cfZOrS5DtQp0_RoYxKLsnJZ62b3-ZM6w/edit?usp=sharing&amp;ouid=118375552926032052355&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-bja10019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Alves Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Fernandes Maia Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2024v26i4p353-388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24529/hjme.1603" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Knipping" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Novotn&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Specht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01476-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Mesiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Grau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01349-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620590v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670127-01010002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3302.14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i3p025-064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46219/rechiem.v12i3.38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Doorman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Juh&#225;sz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Kvasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.0505" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gosztonyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter K&#243;nya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;d&#246;n Vancs&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5485/TMCS.2020.R031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-019-09902-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3002.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerulli Michele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maracci Mirko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9157-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5N9HN5Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022103903080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0L9VBCTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hodgson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niza El Yacoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hollingsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Straesser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van den Heuvel-Panhuissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Potari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Prediger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ruthven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deledicq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45667-1_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-Vazquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_26" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ruiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Niss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Reston" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13548-4_16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Isoda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kragh S&#248;rensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giacardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kilpatrick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04313-0_11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Maass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Burkhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn English" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-36766-4_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356941v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_44" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthven Kenneth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mariotti Maria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strasser Rudolf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja van den Heuvel-Panhuizen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bikner-Ahsbahs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Arzarello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385558v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corblin-Lenfant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9181-6_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Kidron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05389-9_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01250658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000373v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>