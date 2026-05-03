--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -600,51 +600,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -917,143 +917,261 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Twins in Health : Issues, Definitions and Ethical Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Bounaud-Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Chneiweiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria siège, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charte IA digne de confiance, Pour le déploiement d’une industrie de production numérisée, résiliente et éthique en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Centre at the University of Bordeaux. 2025, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1063,78 +1181,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What computational sciences can do for your heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1145,70 +1263,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Trenor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54050/PRJ10076079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1218,65 +1336,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGASUS: Phycomorph European Guidelines for a Sustainable Aquaculture of Seaweeds. COST Action FA1406</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,65 +1432,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1519,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Muniz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Whoriskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Trenor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ2423681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holdt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2019-0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amaral-Zettler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ10076079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Muniz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Whoriskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Trenor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ2423681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holdt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2019-0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amaral-Zettler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bounaud-Devillers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desaive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ10076079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>