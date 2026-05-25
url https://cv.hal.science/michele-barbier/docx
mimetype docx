--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -66,880 +66,880 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical considerations in the development of the Digital Twins of the Ocean</w:t>
+                <w:t xml:space="preserve">A cloud-based platform for seamless digital testing of cardiac medical devices and drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Barbier</w:t>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlota Muniz</w:t>
+                <w:t xml:space="preserve">Irene Balelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Whoriskey</w:t>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Trenor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">The Project Repository Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.144-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54050/PRJ2423681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460761v1</w:t>
+                <w:t xml:space="preserve">hal-05400535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and objectives of the PHYCOMORPH European Guidelines for the Sustainable Aquaculture of Seaweeds (PEGASUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Holdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bot-2019-0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400780v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Pearlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bushnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ocean sampling day consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesude Bicak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Kottmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schnetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaylo Kostadinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13742-015-0066-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The founding charter of the Genomic Observatories Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Amaral-Zettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody S. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2047-217X-3-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cloud-based platform for seamless digital testing of cardiac medical devices and drugs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethical considerations in the development of the Digital Twins of the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Whoriskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Project Repository Journal</w:t>
-[...458 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Davies</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01110116v1</w:t>
+                <w:t xml:space="preserve">hal-05460761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -957,51 +957,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twins in Health : Issues, Definitions and Ethical Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Centre at the University of Bordeaux. 2025, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1195,103 +1195,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What computational sciences can do for your heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Trenor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54050/PRJ10076079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1363,90 +1363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGASUS: Phycomorph European Guidelines for a Sustainable Aquaculture of Seaweeds. COST Action FA1406</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Holdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1637,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Muniz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Whoriskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Trenor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ2423681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Araujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holdt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2019-0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amaral-Zettler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bounaud-Devillers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desaive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ10076079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Trenor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ2423681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400780v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Araujo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rebours" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holdt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2019-0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amaral-Zettler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Muniz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Whoriskey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bounaud-Devillers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desaive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ10076079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>