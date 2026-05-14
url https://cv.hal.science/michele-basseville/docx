--- v0 (2026-03-30)
+++ v1 (2026-05-14)
@@ -1281,187 +1281,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical change detection, some major issues and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Fault Detection and Isolation for Linear Time-Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Sequential Methods and their Applications - IWSM&amp;A 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYSID - 16th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.625-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151830v1</w:t>
+                <w:t xml:space="preserve">hal-00776898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Fault Detection and Isolation for Linear Time-Varying Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical change detection, some major issues and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID - 16th IFAC Symposium on System Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Sequential Methods and their Applications - IWSM&amp;A 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776898v1</w:t>
+                <w:t xml:space="preserve">hal-01151830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the handling of uncertaintie in statistical FDI</w:t>
               </w:r>
@@ -1545,122 +1545,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-only frequency-domain local approach on damage detection</w:t>
+                <w:t xml:space="preserve">Transmissibility based damage detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">27th International Modal Analysis Conference (IMAC-XXVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Feb 2009, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784658v1</w:t>
+                <w:t xml:space="preserve">hal-00785595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace-based damping monitoring</w:t>
               </w:r>
@@ -1735,217 +1735,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations on CUSUM tests for flutter monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Zouari</w:t>
+                <w:t xml:space="preserve">Output-only frequency-domain local approach on damage detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop in Sequential Methodologies (IWSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">15th Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784661v1</w:t>
+                <w:t xml:space="preserve">hal-00784658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissibility based damage detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Canales</w:t>
+                <w:t xml:space="preserve">Variations on CUSUM tests for flutter monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Modal Analysis Conference (IMAC-XXVII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Feb 2009, Orlando, United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop in Sequential Methodologies (IWSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785595v1</w:t>
+                <w:t xml:space="preserve">hal-00784661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling nuisance parameters in systems monitoring</w:t>
               </w:r>
@@ -3206,264 +3206,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et diagnostic de systèmes dynamiques: approches complémentaires du traitement de signal et de l'intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Surveillance d'installations industrielles: démarche générale et conception de l'algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2861, INRIA. 1996</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2889, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073830v1</w:t>
+                <w:t xml:space="preserve">inria-00073801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information : entropies, divergences et moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PI-1020, 1996, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00490399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance d'installations industrielles: démarche générale et conception de l'algorithmique</w:t>
+                <w:t xml:space="preserve">Surveillance et diagnostic de systèmes dynamiques: approches complémentaires du traitement de signal et de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2889, INRIA. 1996</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2861, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073801v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Criteria for Residual Generation and Fault Detection and Isolation</w:t>
               </w:r>
@@ -3851,198 +3851,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing mechanical changes in vibrating systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance measures for signal processing and pattern recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-0942, INRIA. 1988</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0899, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075616v1</w:t>
+                <w:t xml:space="preserve">inria-00075657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance measures for signal processing and pattern recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosing mechanical changes in vibrating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George V. Moustakides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-0899, INRIA. 1988</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Le Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0942, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00075657v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting changes in signals and systems</w:t>
               </w:r>
@@ -4088,398 +4088,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sensor location for detecting changes in dynamical behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The asymptotic local approach to change detection and model validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George V. Moustakides</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-0498, INRIA. 1986</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0564, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00076056v1</w:t>
+                <w:t xml:space="preserve">inria-00075990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and diagnosis of changes in the eigenstructure of nonstationary multivariable systems</w:t>
+                <w:t xml:space="preserve">Optimal sensor location for detecting changes in dynamical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George V. Moustakides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rougée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0498, INRIA. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rougée</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00076077v1</w:t>
+                <w:t xml:space="preserve">inria-00076056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptotic local approach to change detection and model validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and diagnosis of changes in the eigenstructure of nonstationary multivariable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Basseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George V. Moustakides</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-0564, INRIA. 1986</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rougée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0477, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075990v1</w:t>
+                <w:t xml:space="preserve">inria-00076077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum robust detection of changes in the AR part of a multivariable ARMA process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rougée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George V. Moustakides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0478, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George V. Moustakides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0348, INRIA. 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Michele.Basseville/mb-fren.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CAMaPqYAAAAJ&amp;amp;hl=fr&amp;amp;oi=ao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151824v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tartakovsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Basseville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.09.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.09.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q8JW3VL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2010)136:3(367)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2010.935904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.05.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNWH5R6L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/69136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-5788(02)00029-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Basseville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Canales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582759" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Peeters" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdelghani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S. Willsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Moustakides" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Vey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roug&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Michele.Basseville/mb-fren.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CAMaPqYAAAAJ&amp;amp;hl=fr&amp;amp;oi=ao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151824v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tartakovsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Basseville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.09.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.09.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q8JW3VL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2010)136:3(367)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2010.935904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.05.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNWH5R6L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/69136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1367-5788(02)00029-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Basseville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Canales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582759" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Peeters" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abdelghani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S. Willsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Moustakides" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Vey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roug&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>