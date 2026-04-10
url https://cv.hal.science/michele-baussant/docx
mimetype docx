--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -260,4582 +260,4591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préserver in situ un patrimoine cultuel, maintenir présente une absence. L’exemple des juifs en Égypte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr2.006.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04354513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Between Myself and Myself Lies my True Country”: exploring the dissonant legacy of colonial worlds as a researcher and as an heiress »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia universitatis hereditati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04457324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Faire Varia, Vol. 54 (1), pp.5-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.241.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que ta vie soit longue, Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.200-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.243.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/machr2.006.0131⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Martine Segalen, Martine, Mia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.243.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroprojecteur : un autre regard sur l’Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 52, pp.559-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.223.0559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Defeat: New Anthropological Insights on the Vanquished</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mantovan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Faire savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Couroucli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.200-202. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction: Martine Segalen, Martine, Mia</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing &amp;quot;Disrupted histories, Recovered Pasts&amp;quot;. A cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My landscape is mute: artefacts lost and left behind by Egyptian Jews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile Culture Studies - The Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Materialities of Be-longing: Objects in/of Exile across the Mediterranean</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Seeing the voices”: Egyptian Jews from one shore to another (Europe, Israel, United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing the voices&amp;quot;: Egyptian Jews from one shore to another (Europe, Israel, United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire ensemble/Doing together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Disrupted Histories, Recovered Pasts/Histoires perturbées, passés retrouvés (25)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'Europe ou une « autre » Europe de la recherche ? L'anthropologie au Centre français de recherche en sciences sociales à Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-case synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not forget and not remember: the blurred faces of silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.7-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.243.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 50 ANS En 50 mots (et un peu plus), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Who gave you the right to abandon your prophets?” Jewish Sites of Ruins and Memory in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03024489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopia, Nostalgia: Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25</w:t>
+              <w:t xml:space="preserve">, 2018, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, The Materialities of Be-longing: Objects in/of Exile across the Mediterranean</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rétroprojecteur : un autre regard sur l’Ukraine</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite. À propos de Michel Agier, &amp;lt;i&amp;gt;La condition cosmopolite. L’anthropologie à l’épreuve du piège identitaire&amp;lt;/i&amp;gt;, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Anthropologie et migrations : mises en perspective, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14oas⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités « brisées » et âges de la vie : Juifs d’Égypte en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (1), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.100.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite. A propos de Michel Agier, La condition cosmopolite. L’anthropologie à l’épreuvedupiègeidentitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges d’histoires, passages d’expériences et jeux de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dassié</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Foscarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Memories at stake: Sharing stories and exchanging experiences, 39 (2), pp.3-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aṣlak eh ? De juif en Égypte à Juif d'Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.77--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un nom éternel qui jamais ne sera effacé* »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.52 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.15820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chercheurs des aires culturelles Moyen-Orient et Asie (Asie centrale, Asie du Sud et Asie du Sud-Est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito de la lettre de l'InSHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte, synecdoque, relique ou trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161, pp.235 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.24946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrangers sans rémission? Etre juif d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52, pp.559-562. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.671-678</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éditorial. Faire savoir</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte, synecdoque, relique ou trace La statue de la Vierge de Santa Cruz d'Oran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.24946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage and memory: the example of an Egyptian Jewish Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203-204, pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Couroucli</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.376-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'ouvrage de Christine Chivallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ott, War, Judgement and Memory in the Basques Borderland, 1914-1945 (Reno-Las Vegas, U. of Nevada Press, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.368-369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner le deuil: des repères pour les soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.125-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets à histoire pour un espace sans « mémoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.79 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.3311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPÉRIENCES ET NOUVEAUX PARTAGES DU TEMPS :REGARDS SUR LA MÉMOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ankulegi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets à histoire pour un espace sans « mémoire » Des pèlerins entre Oran et Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.3311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets à histoire pour un espace sans « mémoire. Des pèlerins entre Oran et Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (1), pp.79-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Smith, Andrea, Colonial Memory and Postcolonial Europe: Maltese Settlers in Algeria and France (Bloomington, Indiana University Press, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.137-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre quête et enquête : la distance dans le terrain ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ateliers.8205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de C. Désy, V. Fauvelle, V. Fridman et P. Maltais (dir.), Une oeuvre interdisciplinaire. Mémoire, texte, identité chez Régine Robin (Québec, PUL, 2007),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.440-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Algérie à la France: les transferts de Notre Dame de Santa Cruz, Notre Dame d'Afrique et Saint Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.145−168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre indisciplinaire. Mémoire, texte, identité chez Régine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.440-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et usages religieux de l’espace: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Luca</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bousquet Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (15), pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de A. Bolzinger, Histoire de la nostalgie (Paris, Campagne Première)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.203-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Richard Gauthier, Le devenir de l’art d’église dans les paroisses catholiques du Québec. Architecture, arts, pratiques, patrimoine (1965¬2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux de pèlerinage comme cadres de la mémoire: l’exemple d’un sanctuaire franco-algérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (15), pp.43-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience, représentation et nouveaux partages du temps: Regards sur la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ankulegi, Gizarte Antropologia Aldizkaria, Revista de Antropología Social, Revue d'Ethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les mémoires, Mémoires plurielles, mémoires en conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
+              <w:t xml:space="preserve">, 2007, 3 (37), pp.389-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sian Sullivan</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils et construction de la mémoire généalogique : l'exemple des pieds-noirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pôle sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.29-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils et construction de la mémoire généalogique: l’exemple des Pieds-noirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (24), pp.29 à 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits d’un pèlerin néophyte: le sanctuaire de Notre Dame de Santa Cruz d’Oran à Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers du LESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.145-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles fonctions sociales du musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 153, pp.49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux populations pour un même quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers du LESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13, pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...3605 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4845,262 +4854,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cosmopolitisme colonial au nationalisme arabe : les minorités en Algérie et en Egypte au tournant des indépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits migratoires et mouvements sociaux dans le monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hannah Jaber; Chaire d'histoire contemporaine du Monde arabe du Collège de France; FondationHugotduCollègedeFrance; Fondation Moulay Hischam, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcolonie: travail de mémoire, témoignage et impératif de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POSTCOLONIE : TRAVAIL DE MÉMOIRE, TÉMOIGNAGE ET IMPÉRATIF DE RECONNAISSANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00280470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une sociologie de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5110,51 +5119,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absents-es : des existences en creux,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5170,73 +5179,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117, 2025, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Disrupted histories, recovered pasts” a cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5291,1329 +5300,1228 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Thousand and One Defeats: An Anthropology of the Vanquished</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mantovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel: a diaspora of memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Miccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Schely-Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03024485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel : a diaspora of memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dario Miccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Schely-Newman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Miccoli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memories at stake : Sharing stories and exchanging experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie, nostalgie: approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 16, 2019</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01755231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopia, nostalgia: intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des passés déplacés : mémoires des migrations [coord. n° 100 de : Communications]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 22, 2018</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100, 2017, Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires plurielles, mémoires en conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37 (3), 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karine Larissa Basset</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et usages religieux de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 22, 2018</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...319 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Thousand and One Defeats: Anthropology of the Vanquished</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mantovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Venel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Ouest, 2015, 978-2-84016-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7023,3417 +6931,3417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grandir dans un monde qui se dépeuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Petit à petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déracinés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Juifs d’Égypte : circuler pour se souvenir (France-Israël-USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée. Conversions, apprentissages et ancrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni silence, ni oubli : le départ des Juifs d’Egypte et des pays d’islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marynower, Claire; Hirsch, Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juifs du monde arabe. Pourquoi sont-ils partis?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04457346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je vous ai compris » : temps incertain, images fragmentées, mémoires télescopées (mai-juin 1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastion Ledoux; Marie Cheminot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie La guerre prise de vues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, A paraître</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Between Myself and Myself Lies my True Country”: exploring the dissonant legacy of colonial worlds as a researcher and as an heiress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neža Čebron Lipovec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contested, dissonant, silenced: heritage and memory along moving(?) borderlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Press of the University of Primorska, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04354505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quels exils sont faites les mémoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Gensburger; Sandrine Lefranc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.305-314, 2023, 978-2-13-083599-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, University Press of the University of Primorska, In press</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines postcoloniaux en transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sintès Pierre; Gallicio Alessandro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue d'Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MF Editions, 2022, 9782378040390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être européen en Algérie, devenir Européen d'Algérie : guerre et transmissions religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabbiano Giulia; Moumen Abderahmen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algérie coloniale. Traces, mémoires et transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-224, 2022, MidMed, 9791031805054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines postcoloniaux en transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sintès Pierre; Gallicio Alessandro. </w:t>
+              <w:t xml:space="preserve">Gallicchio Alessandro; Sintès Pierre; Mourlane Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MF Editions, 2022, 9782378040390</w:t>
+              <w:t xml:space="preserve">, MF éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Algérie coloniale. Traces, mémoires et transmissions</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three wars and three exiles. The Jews of Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Jewish Diaspora after 1945: A Study of Jewish Communities in the Middle East and North Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les sciences sociales nous disent de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anheim, Etienne; Etter, Anne-Julie; Glasson Deschaumes, Ghislaine; Liévaux, Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-224, 2022, MidMed, 9791031805054</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les passés dans le présent, Travaux &amp; Recherches, 978-2-84016-338-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, MF éditions, 2022</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02501268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un territoire disparu : quels acteurs en gardent la mémoire ? L'exemple des Juifs d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographie de la mémoire. De Villeurbanne à Valparaiso Territoires, terrains et échelles d'observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalisation sociale, marginalisation territoriale : ancrer la mémoire dans les lieux d'un « patrimoine négatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographie de la mémoire. De Villeurbanne à Valparaiso Territoires, terrains et échelles d'observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-98, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broken Histories, Silenced memories and reappropriations of the past: The Jews from Egypt and from islamic countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bazin; Catherine Perron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How to Address the Loss? Forced Migrations, Lost Territories and the Politics of History: A Comparative Approach in Europe and at its Margins in the XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.179-198, 2018, L’Allemagne dans les relations internationales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Introduction] Les terrains de la mémoire : approches croisées à l'échelle locale : du territoire aux terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baussant, Michèle; Chauliac, Marina; Gensburger, Sarah; Venel, Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.9-13, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01804056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels acteurs gardent la mémoire d’un territoire disparu ? L’exemple des Juifs d’Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l’échelle locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2018, Les passés dans le présent, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques mémorielles et temporalités migratoires. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant,‎ Irène Dos Santos,‎ Evelyne Ribert,‎ Isabelle Rivoalal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées d'anthropologie et de préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest / Éditions de la MAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de la mémoire et usages publics du passé : l'exemple des juifs d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des migrations, temps de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire François Rabelais, 2015, 978-2-86906-397-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.13650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs d’Egypte en France: un patrimoine en survie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.Bordes-Benayoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie des judaïsmes contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.81-100, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04221411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de la mémoire et usages publics du passé : l'exemple des juifs d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Amar; H.Bertheleu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des migrations et temps de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses François Rabelais Université de Tours, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs d'Egypte en France : un patrimoine en survie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie des juda\"ısmes contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, 2015, 978-2-7453-2801-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilgrimages, commemorative spaces and counter-memory among the Europeans of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Borutta; J.Jansen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertriebene and Pieds-Noirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04221402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités et appartenances dans le récit de &amp;quot;retour&amp;quot; des anciens réfugiés Laotiens et de leurs descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire des immigrations entre militantisme et évitement du politique : trois exemples tirés du monde associatif algérien, égyptien et espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anheim, Etienne; Etter, Anne-Julie; Glasson Deschaumes, Ghislaine; Liévaux, Pascal. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les passés dans le présent, Travaux &amp; Recherches, 978-2-84016-338-1</w:t>
+              <w:t xml:space="preserve">Barbe, Noël ; Chauliac, Marina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'immigration aux frontières du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. de la Maison des sciences de l'homme, pp.43-60, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engendrer l'absent: langue, origine et exode au sein de la diaspora juive égyptienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D.Leroy; M.Leroy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures en migrations, histoires d'écrits, histoires d'exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.9-13, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caught between two worlds: the Europeans of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O.Kleist; I.Glynn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History, memory and migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-105, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.179-198, 2018, L’Allemagne dans les relations internationales</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques constructions du passé colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Crivello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.124-145, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-170, 2018</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pieds−noirs et les Harkis face au passé : hérédité ou héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V.Auzas; B.Koss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traumatisme collectif pour patrimoine : regards croisés sur un mouvement transnational</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-86, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-98, 2018</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre Dame de Santa Cruz, L'Algérie et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Algérie et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laffont, pp.633−634, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-170, 2018, Les passés dans le présent, 978-2-84016-303-9</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage chez les Européens d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l'Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laffont, pp.561-562, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérir et protéger chez les Européens d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Algérie et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laffont, pp.438-439, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damas est aussi...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K.Zreik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, Damas. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europa Production, pp.31−33, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses François Rabelais Université de Tours, 2015</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, mémoire, transmission et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Hervieu-Léger; Régine Azria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.711-714, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Champion, 2015, 978-2-7453-2801-4</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines d’exils. Filiation et cadres religieux de la mémoire chez les Européens d’Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-B. Fourcade; C. Legrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.35-56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.81-100, 2015</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pèlerinage au corps du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T.Barthélemy; M.Couroucli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographes et voyageurs, les défis de l'écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.85-105, 2008, 978-2-7355-0655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MacMillan, 2015</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pieds-noirs : trajectoire d’une mémoire, interprétation d’une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Daziron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Algérie, l’histoire et l’avenir en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Midi-Pyrénées, pp.43-48, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exil en partage : Représentations du passé colonial et expériences du catholicisme « de l’Algérie à la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences et mémoires : partager en français la diversité du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-131, 2008, 978-2-296-05321-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Narr, 2014</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace inventé de la colonisation: l'Algérie comme territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Duma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace politique méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Éd. de la Maison des sciences de l'homme, pp.43-60, 2014</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praca pamieci poprzez pielgrzymowanie : przeniesienie sanktuarium Notre Damez Santa Cruz w Algieri do Francji, Inscenizacje Pamieci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Izabela Skórzyńska; Christine Lavrence; Carl Pepin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscenizacje pamięci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo Poznańskie, pp.127-140, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-105, 2012</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Baussant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.11-16, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.124-145, 2010</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni mémoire, ni oubli : la France à l’épreuve de son histoire coloniale. L’exemple des Pieds-noirs et des Harkis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Baussant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.165-197, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Laffont, pp.561-562, 2009</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire, l’histoire et l’oubli de Paul Ricoeur ou la notion de « juste mémoire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Baussant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.17-26, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...948 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219119v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04219121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités passagères : Pieds-noirs, figures de l’exil</w:t>
               </w:r>
@@ -10879,160 +10787,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporalités brisées et mémoires : Juifs d’Egypte hors d’Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ny18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Disrupted histories. Recovered Pasts » dans un monde globalisé : penser et croiser les terrains et les sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028087v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04644252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et mémoires : les sanctuaires mariaux franco−algériens</w:t>
               </w:r>
@@ -11426,51 +11334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11905,51 +11813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil des soignants à l'hôpital »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation MACSF. 2009, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11980,64 +11888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de l'émigration, mémoire des migrations, mémoire des luttes sociales : trois formes de patrimonialisation de la mémoire de l'immigration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture. 2009, 392 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12145,51 +12053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FDDACE7"/>
+    <w:nsid w:val="FB5FEAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12376,51 +12284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-baussant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6317-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mantovan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Foscarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15820" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24946" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bercovitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cosset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Miccoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schely-Newman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kfoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/algerie-coloniale--9791031805054.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ny18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232575v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-baussant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6317-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mantovan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Foscarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bercovitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Miccoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schely-Newman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kfoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/algerie-coloniale--9791031805054.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ny18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232575v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>