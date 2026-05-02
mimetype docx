--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -260,4364 +260,4364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Faire Varia, Vol. 54 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.241.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Between Myself and Myself Lies my True Country”: exploring the dissonant legacy of colonial worlds as a researcher and as an heiress »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia universitatis hereditati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04457324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préserver in situ un patrimoine cultuel, maintenir présente une absence. L’exemple des juifs en Égypte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/machr2.006.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que ta vie soit longue, Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.200-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.243.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éditorial</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Martine Segalen, Martine, Mia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Faire Varia, Vol. 54 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.241.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.243.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroprojecteur : un autre regard sur l’Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.200-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.243.0200⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 52, pp.559-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.223.0559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My landscape is mute: artefacts lost and left behind by Egyptian Jews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile Culture Studies - The Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Materialities of Be-longing: Objects in/of Exile across the Mediterranean</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Seeing the voices”: Egyptian Jews from one shore to another (Europe, Israel, United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Faire savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Couroucli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Martine Segalen: en quête de sentiers, Vol. 54 (3), pp.7-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing &amp;quot;Disrupted histories, Recovered Pasts&amp;quot;. A cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dassié</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Defeat: New Anthropological Insights on the Vanquished</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mantovan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing the voices&amp;quot;: Egyptian Jews from one shore to another (Europe, Israel, United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire ensemble/Doing together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Disrupted Histories, Recovered Pasts/Histoires perturbées, passés retrouvés (25)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-case synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'Europe ou une « autre » Europe de la recherche ? L'anthropologie au Centre français de recherche en sciences sociales à Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52, pp.559-562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.223.0559⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 50 ANS En 50 mots (et un peu plus), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not forget and not remember: the blurred faces of silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Who gave you the right to abandon your prophets?” Jewish Sites of Ruins and Memory in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03024489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopia, Nostalgia: Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Couroucli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite. À propos de Michel Agier, &amp;lt;i&amp;gt;La condition cosmopolite. L’anthropologie à l’épreuve du piège identitaire&amp;lt;/i&amp;gt;, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Anthropologie et migrations : mises en perspective, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14oas⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges d’histoires, passages d’expériences et jeux de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Foscarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Memories at stake: Sharing stories and exchanging experiences, 39 (2), pp.3-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite. A propos de Michel Agier, La condition cosmopolite. L’anthropologie à l’épreuvedupiègeidentitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités « brisées » et âges de la vie : Juifs d’Égypte en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (1), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.100.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aṣlak eh ? De juif en Égypte à Juif d'Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.77--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un nom éternel qui jamais ne sera effacé* »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.52 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.15820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chercheurs des aires culturelles Moyen-Orient et Asie (Asie centrale, Asie du Sud et Asie du Sud-Est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Luca</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito de la lettre de l'InSHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte, synecdoque, relique ou trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161, pp.235 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.24946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrangers sans rémission? Etre juif d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.671-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sian Sullivan</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte, synecdoque, relique ou trace La statue de la Vierge de Santa Cruz d'Oran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.24946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage and memory: the example of an Egyptian Jewish Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203-204, pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.376-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'ouvrage de Christine Chivallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ott, War, Judgement and Memory in the Basques Borderland, 1914-1945 (Reno-Las Vegas, U. of Nevada Press, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.368-369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner le deuil: des repères pour les soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.125-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets à histoire pour un espace sans « mémoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.79 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.3311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets à histoire pour un espace sans « mémoire » Des pèlerins entre Oran et Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.3311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPÉRIENCES ET NOUVEAUX PARTAGES DU TEMPS :REGARDS SUR LA MÉMOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ankulegi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets à histoire pour un espace sans « mémoire. Des pèlerins entre Oran et Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (1), pp.79-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Smith, Andrea, Colonial Memory and Postcolonial Europe: Maltese Settlers in Algeria and France (Bloomington, Indiana University Press, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.137-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre quête et enquête : la distance dans le terrain ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ateliers.8205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de C. Désy, V. Fauvelle, V. Fridman et P. Maltais (dir.), Une oeuvre interdisciplinaire. Mémoire, texte, identité chez Régine Robin (Québec, PUL, 2007),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.440-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Algérie à la France: les transferts de Notre Dame de Santa Cruz, Notre Dame d'Afrique et Saint Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.145−168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre indisciplinaire. Mémoire, texte, identité chez Régine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.440-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et usages religieux de l’espace: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bousquet Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (15), pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, The Materialities of Be-longing: Objects in/of Exile across the Mediterranean</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de A. Bolzinger, Histoire de la nostalgie (Paris, Campagne Première)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Richard Gauthier, Le devenir de l’art d’église dans les paroisses catholiques du Québec. Architecture, arts, pratiques, patrimoine (1965¬2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux de pèlerinage comme cadres de la mémoire: l’exemple d’un sanctuaire franco-algérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (15), pp.43-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Disrupted Histories, Recovered Pasts/Histoires perturbées, passés retrouvés (25)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience, représentation et nouveaux partages du temps: Regards sur la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ankulegi, Gizarte Antropologia Aldizkaria, Revista de Antropología Social, Revue d'Ethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les mémoires, Mémoires plurielles, mémoires en conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (37), pp.389-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils et construction de la mémoire généalogique: l’exemple des Pieds-noirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (24), pp.29 à 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils et construction de la mémoire généalogique : l'exemple des pieds-noirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pôle sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...2828 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120633v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04218857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’un pèlerin néophyte: le sanctuaire de Notre Dame de Santa Cruz d’Oran à Nîmes</w:t>
               </w:r>
@@ -5336,51 +5336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Thousand and One Defeats: An Anthropology of the Vanquished</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mantovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6227,51 +6227,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Thousand and One Defeats: Anthropology of the Vanquished</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mantovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6931,3417 +6931,3417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Juifs d’Égypte : circuler pour se souvenir (France-Israël-USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée. Conversions, apprentissages et ancrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grandir dans un monde qui se dépeuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Petit à petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déracinés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je vous ai compris » : temps incertain, images fragmentées, mémoires télescopées (mai-juin 1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastion Ledoux; Marie Cheminot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algérie La guerre prise de vues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04457332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni silence, ni oubli : le départ des Juifs d’Egypte et des pays d’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marynower, Claire; Hirsch, Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juifs du monde arabe. Pourquoi sont-ils partis?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, 2024</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quels exils sont faites les mémoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Gensburger; Sandrine Lefranc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.305-314, 2023, 978-2-13-083599-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04354525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Between Myself and Myself Lies my True Country”: exploring the dissonant legacy of colonial worlds as a researcher and as an heiress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neža Čebron Lipovec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contested, dissonant, silenced: heritage and memory along moving(?) borderlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press of the University of Primorska, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.305-314, 2023, 978-2-13-083599-8</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines postcoloniaux en transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sintès Pierre; Gallicio Alessandro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue d'Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MF Editions, 2022, 9782378040390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être européen en Algérie, devenir Européen d'Algérie : guerre et transmissions religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabbiano Giulia; Moumen Abderahmen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algérie coloniale. Traces, mémoires et transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-224, 2022, MidMed, 9791031805054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines postcoloniaux en transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sintès Pierre; Gallicio Alessandro. </w:t>
+              <w:t xml:space="preserve">Gallicchio Alessandro; Sintès Pierre; Mourlane Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MF Editions, 2022, 9782378040390</w:t>
+              <w:t xml:space="preserve">, MF éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Algérie coloniale. Traces, mémoires et transmissions</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three wars and three exiles. The Jews of Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Jewish Diaspora after 1945: A Study of Jewish Communities in the Middle East and North Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anheim, Etienne; Etter, Anne-Julie; Glasson Deschaumes, Ghislaine; Liévaux, Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-224, 2022, MidMed, 9791031805054</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les passés dans le présent, Travaux &amp; Recherches, 978-2-84016-338-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, MF éditions, 2022</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02501268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les sciences sociales nous disent de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un territoire disparu : quels acteurs en gardent la mémoire ? L'exemple des Juifs d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographie de la mémoire. De Villeurbanne à Valparaiso Territoires, terrains et échelles d'observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Introduction] Les terrains de la mémoire : approches croisées à l'échelle locale : du territoire aux terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baussant, Michèle; Chauliac, Marina; Gensburger, Sarah; Venel, Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.9-13, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01804056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broken Histories, Silenced memories and reappropriations of the past: The Jews from Egypt and from islamic countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bazin; Catherine Perron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How to Address the Loss? Forced Migrations, Lost Territories and the Politics of History: A Comparative Approach in Europe and at its Margins in the XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.179-198, 2018, L’Allemagne dans les relations internationales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalisation sociale, marginalisation territoriale : ancrer la mémoire dans les lieux d'un « patrimoine négatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographie de la mémoire. De Villeurbanne à Valparaiso Territoires, terrains et échelles d'observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-98, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels acteurs gardent la mémoire d’un territoire disparu ? L’exemple des Juifs d’Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l’échelle locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2018, Les passés dans le présent, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques mémorielles et temporalités migratoires. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Chauliac</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant,‎ Irène Dos Santos,‎ Evelyne Ribert,‎ Isabelle Rivoalal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées d'anthropologie et de préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest / Éditions de la MAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de la mémoire et usages publics du passé : l'exemple des juifs d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des migrations, temps de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire François Rabelais, 2015, 978-2-86906-397-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.13650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de la mémoire et usages publics du passé : l'exemple des juifs d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Amar; H.Bertheleu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des migrations et temps de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses François Rabelais Université de Tours, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs d'Egypte en France : un patrimoine en survie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie des juda\"ısmes contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, 2015, 978-2-7453-2801-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs d’Egypte en France: un patrimoine en survie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.Bordes-Benayoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie des judaïsmes contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.81-100, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04221411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilgrimages, commemorative spaces and counter-memory among the Europeans of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Borutta; J.Jansen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertriebene and Pieds-Noirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04221402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités et appartenances dans le récit de &amp;quot;retour&amp;quot; des anciens réfugiés Laotiens et de leurs descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire des immigrations entre militantisme et évitement du politique : trois exemples tirés du monde associatif algérien, égyptien et espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anheim, Etienne; Etter, Anne-Julie; Glasson Deschaumes, Ghislaine; Liévaux, Pascal. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les passés dans le présent, Travaux &amp; Recherches, 978-2-84016-338-1</w:t>
+              <w:t xml:space="preserve">Barbe, Noël ; Chauliac, Marina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'immigration aux frontières du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. de la Maison des sciences de l'homme, pp.43-60, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-170, 2018</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engendrer l'absent: langue, origine et exode au sein de la diaspora juive égyptienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D.Leroy; M.Leroy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures en migrations, histoires d'écrits, histoires d'exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-98, 2018</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caught between two worlds: the Europeans of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O.Kleist; I.Glynn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History, memory and migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-105, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.179-198, 2018, L’Allemagne dans les relations internationales</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques constructions du passé colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Crivello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.124-145, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.9-13, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérir et protéger chez les Européens d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Algérie et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laffont, pp.438-439, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-170, 2018, Les passés dans le présent, 978-2-84016-303-9</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage chez les Européens d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l'Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laffont, pp.561-562, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pieds−noirs et les Harkis face au passé : hérédité ou héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V.Auzas; B.Koss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traumatisme collectif pour patrimoine : regards croisés sur un mouvement transnational</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-86, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre Dame de Santa Cruz, L'Algérie et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Algérie et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laffont, pp.633−634, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.81-100, 2015</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damas est aussi...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K.Zreik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, Damas. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europa Production, pp.31−33, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses François Rabelais Université de Tours, 2015</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, mémoire, transmission et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Hervieu-Léger; Régine Azria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.711-714, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Champion, 2015, 978-2-7453-2801-4</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines d’exils. Filiation et cadres religieux de la mémoire chez les Européens d’Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-B. Fourcade; C. Legrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.35-56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MacMillan, 2015</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pèlerinage au corps du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T.Barthélemy; M.Couroucli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographes et voyageurs, les défis de l'écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.85-105, 2008, 978-2-7355-0655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pieds-noirs : trajectoire d’une mémoire, interprétation d’une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Daziron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Algérie, l’histoire et l’avenir en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Midi-Pyrénées, pp.43-48, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Éd. de la Maison des sciences de l'homme, pp.43-60, 2014</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exil en partage : Représentations du passé colonial et expériences du catholicisme « de l’Algérie à la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences et mémoires : partager en français la diversité du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-131, 2008, 978-2-296-05321-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Narr, 2014</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace inventé de la colonisation: l'Algérie comme territoire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Duma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace politique méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-105, 2012</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praca pamieci poprzez pielgrzymowanie : przeniesienie sanktuarium Notre Damez Santa Cruz w Algieri do Francji, Inscenizacje Pamieci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Izabela Skórzyńska; Christine Lavrence; Carl Pepin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscenizacje pamięci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo Poznańskie, pp.127-140, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, pp.124-145, 2010</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Baussant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.11-16, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-86, 2009</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire, l’histoire et l’oubli de Paul Ricoeur ou la notion de « juste mémoire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Baussant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.17-26, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Laffont, pp.633−634, 2009</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni mémoire, ni oubli : la France à l’épreuve de son histoire coloniale. L’exemple des Pieds-noirs et des Harkis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Baussant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.165-197, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...875 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219121v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04219119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités passagères : Pieds-noirs, figures de l’exil</w:t>
               </w:r>
@@ -10787,160 +10787,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Disrupted histories. Recovered Pasts » dans un monde globalisé : penser et croiser les terrains et les sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporalités brisées et mémoires : Juifs d’Egypte hors d’Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ny18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/ny18⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04644252v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03028087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et mémoires : les sanctuaires mariaux franco−algériens</w:t>
               </w:r>
@@ -12053,51 +12053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB5FEAA0"/>
+    <w:nsid w:val="CB7B69C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12284,51 +12284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-baussant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6317-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mantovan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Foscarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bercovitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Miccoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schely-Newman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kfoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/algerie-coloniale--9791031805054.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ny18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232575v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-baussant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6317-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mantovan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Foscarini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bercovitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Miccoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schely-Newman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kfoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/algerie-coloniale--9791031805054.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219401v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ny18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232575v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>