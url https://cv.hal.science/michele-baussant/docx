--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -260,174 +260,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Between Myself and Myself Lies my True Country”: exploring the dissonant legacy of colonial worlds as a researcher and as an heiress »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia universitatis hereditati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04457324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Faire Varia, Vol. 54 (1), pp.5-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.241.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.241.0005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04843106v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04457324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver in situ un patrimoine cultuel, maintenir présente une absence. L’exemple des juifs en Égypte.</w:t>
               </w:r>
@@ -710,4141 +710,3640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">My landscape is mute: artefacts lost and left behind by Egyptian Jews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile Culture Studies - The Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Materialities of Be-longing: Objects in/of Exile across the Mediterranean</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Seeing the voices”: Egyptian Jews from one shore to another (Europe, Israel, United States)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rétroprojecteur : un autre regard sur l’Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52, pp.559-562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.223.0559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.223.0559⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03922513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Faire savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Couroucli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Culture Studies - The Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, The Materialities of Be-longing: Objects in/of Exile across the Mediterranean</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing &amp;quot;Disrupted histories, Recovered Pasts&amp;quot;. A cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éditorial. Faire savoir</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Defeat: New Anthropological Insights on the Vanquished</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Couroucli</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mantovan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire ensemble/Doing together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Luca</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Disrupted Histories, Recovered Pasts/Histoires perturbées, passés retrouvés (25)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-case synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'Europe ou une « autre » Europe de la recherche ? L'anthropologie au Centre français de recherche en sciences sociales à Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not forget and not remember: the blurred faces of silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 50 ANS En 50 mots (et un peu plus), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sian Sullivan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Who gave you the right to abandon your prophets?” Jewish Sites of Ruins and Memory in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03024489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopia, Nostalgia: Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25</w:t>
+              <w:t xml:space="preserve">, 2018, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sian Sullivan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges d’histoires, passages d’expériences et jeux de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivette Otele</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Foscarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Disrupted Histories, Recovered Pasts/Histoires perturbées, passés retrouvés (25)</w:t>
+              <w:t xml:space="preserve">Ethnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Memories at stake: Sharing stories and exchanging experiences, 39 (2), pp.3-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Olivette Otele</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités « brisées » et âges de la vie : Juifs d’Égypte en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (1), pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.100.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14oas⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aṣlak eh ? De juif en Égypte à Juif d'Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.77--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un nom éternel qui jamais ne sera effacé* »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.52 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.15820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chercheurs des aires culturelles Moyen-Orient et Asie (Asie centrale, Asie du Sud et Asie du Sud-Est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Collections</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito de la lettre de l'InSHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrangers sans rémission? Etre juif d'Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50 ANS En 50 mots (et un peu plus), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.671-678</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Not forget and not remember: the blurred faces of silence</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte, synecdoque, relique ou trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161, pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.24946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Who gave you the right to abandon your prophets?” Jewish Sites of Ruins and Memory in Egypt</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage and memory: the example of an Egyptian Jewish Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue internationale des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203-204, pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karine Basset</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.376-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'ouvrage de Christine Chivallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite. À propos de Michel Agier, &amp;lt;i&amp;gt;La condition cosmopolite. L’anthropologie à l’épreuve du piège identitaire&amp;lt;/i&amp;gt;, 2013</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ott, War, Judgement and Memory in the Basques Borderland, 1914-1945 (Reno-Las Vegas, U. of Nevada Press, 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.368-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Échanges d’histoires, passages d’expériences et jeux de la mémoire</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner le deuil: des repères pour les soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Foscarini</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Memories at stake: Sharing stories and exchanging experiences, 39 (2), pp.3-29</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite. A propos de Michel Agier, La condition cosmopolite. L’anthropologie à l’épreuvedupiègeidentitaire</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets à histoire pour un espace sans « mémoire » Des pèlerins entre Oran et Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.79 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.3311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Temporalités « brisées » et âges de la vie : Juifs d’Égypte en exil</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPÉRIENCES ET NOUVEAUX PARTAGES DU TEMPS :REGARDS SUR LA MÉMOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ankulegi (2002-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marges, frontières, brèches : essai sur une condition cosmopolite</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Smith, Andrea, Colonial Memory and Postcolonial Europe: Maltese Settlers in Algeria and France (Bloomington, Indiana University Press, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.137-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aṣlak eh ? De juif en Égypte à Juif d'Égypte</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre quête et enquête : la distance dans le terrain ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ateliers.8205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de C. Désy, V. Fauvelle, V. Fridman et P. Maltais (dir.), Une oeuvre interdisciplinaire. Mémoire, texte, identité chez Régine Robin (Québec, PUL, 2007),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.440-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Algérie à la France: les transferts de Notre Dame de Santa Cruz, Notre Dame d'Afrique et Saint Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27, pp.77--93. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 12, pp.145−168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Un nom éternel qui jamais ne sera effacé* »</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre indisciplinaire. Mémoire, texte, identité chez Régine Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.440-441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les chercheurs des aires culturelles Moyen-Orient et Asie (Asie centrale, Asie du Sud et Asie du Sud-Est)</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et usages religieux de l’espace: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dassa</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bousquet Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (15), pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de A. Bolzinger, Histoire de la nostalgie (Paris, Campagne Première)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Sainte, synecdoque, relique ou trace</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Richard Gauthier, Le devenir de l’art d’église dans les paroisses catholiques du Québec. Architecture, arts, pratiques, patrimoine (1965¬2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 161, pp.235 - 250. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etrangers sans rémission? Etre juif d'Egypte</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux de pèlerinage comme cadres de la mémoire: l’exemple d’un sanctuaire franco-algérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (15), pp.43-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience, représentation et nouveaux partages du temps: Regards sur la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ankulegi (2002-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les mémoires, Mémoires plurielles, mémoires en conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (4), pp.671-678</w:t>
+              <w:t xml:space="preserve">, 2007, 3 (37), pp.389-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...1117 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...467 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils et construction de la mémoire généalogique : l'exemple des pieds-noirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pôle sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 24, pp.29-44</w:t>
+              <w:t xml:space="preserve">, 2006, 24 (24), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’un pèlerin néophyte: le sanctuaire de Notre Dame de Santa Cruz d’Oran à Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers du LESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fonctions sociales du musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 153, pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux populations pour un même quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers du LESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13, pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4854,316 +4353,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cosmopolitisme colonial au nationalisme arabe : les minorités en Algérie et en Egypte au tournant des indépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits migratoires et mouvements sociaux dans le monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hannah Jaber; Chaire d'histoire contemporaine du Monde arabe du Collège de France; FondationHugotduCollègedeFrance; Fondation Moulay Hischam, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcolonie: travail de mémoire, témoignage et impératif de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POSTCOLONIE : TRAVAIL DE MÉMOIRE, TÉMOIGNAGE ET IMPÉRATIF DE RECONNAISSANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00280470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une sociologie de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (12)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absents-es : des existences en creux,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5179,73 +4678,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117, 2025, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Disrupted histories, recovered pasts” a cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5300,73 +4799,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Thousand and One Defeats: An Anthropology of the Vanquished</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mantovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5382,828 +4881,746 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel: a diaspora of memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Miccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Schely-Newman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel : a diaspora of memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Miccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Schely-Newman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quest. Issues in Contemporary Jewish History. Journal of Fondazione CDEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memories at stake : Sharing stories and exchanging experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Karine Larissa Basset</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopia, nostalgia: intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utopia, nostalgia: intersections</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des passés déplacés : mémoires des migrations [coord. n° 100 de : Communications]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Chauliac</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène dos Santos</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, 2017, Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires plurielles, mémoires en conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (3), 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires et usages religieux de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6213,1892 +5630,1634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Thousand and One Defeats: Anthropology of the Vanquished</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mantovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Ouest, 2015, 978-2-84016-210-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation des travailleurs migrants dans les prisons libanaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Kassatly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caritas, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04225487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Mantovan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Nicolaïdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourania Polycandrioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Balta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...97 lines deleted...]
-              <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.Baussant. Presses de l'Université Laval, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Ouest, 2015, 978-2-84016-210-0</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04221436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vrai au juste: la mémoire, l'histoire et l'oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Laval, pp.199, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Kfoury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00120634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Caritas, 2012</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieds-noirs. Mémoires d’exils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stock, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...303 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Juifs d’Égypte : circuler pour se souvenir (France-Israël-USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée. Conversions, apprentissages et ancrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir dans un monde qui se dépeuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Petit à petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déracinés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je vous ai compris » : temps incertain, images fragmentées, mémoires télescopées (mai-juin 1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastion Ledoux; Marie Cheminot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie La guerre prise de vues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni silence, ni oubli : le départ des Juifs d’Egypte et des pays d’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marynower, Claire; Hirsch, Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juifs du monde arabe. Pourquoi sont-ils partis?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quels exils sont faites les mémoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Gensburger; Sandrine Lefranc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.305-314, 2023, 978-2-13-083599-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Between Myself and Myself Lies my True Country”: exploring the dissonant legacy of colonial worlds as a researcher and as an heiress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neža Čebron Lipovec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contested, dissonant, silenced: heritage and memory along moving(?) borderlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press of the University of Primorska, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines postcoloniaux en transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sintès Pierre; Gallicio Alessandro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MF Editions, 2022, 9782378040390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être européen en Algérie, devenir Européen d'Algérie : guerre et transmissions religieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabbiano Giulia; Moumen Abderahmen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie coloniale. Traces, mémoires et transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-224, 2022, MidMed, 9791031805054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three wars and three exiles. The Jews of Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Jewish Diaspora after 1945: A Study of Jewish Communities in the Middle East and North Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anheim, Etienne; Etter, Anne-Julie; Glasson Deschaumes, Ghislaine; Liévaux, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les passés dans le présent, Travaux &amp; Recherches, 978-2-84016-338-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02501268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les sciences sociales nous disent de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken Histories, Silenced memories and reappropriations of the past: The Jews from Egypt and from islamic countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8120,2656 +7279,2768 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.179-198, 2018, L’Allemagne dans les relations internationales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marginalisation sociale, marginalisation territoriale : ancrer la mémoire dans les lieux d'un « patrimoine négatif »</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Introduction] Les terrains de la mémoire : approches croisées à l'échelle locale : du territoire aux terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baussant, Michèle; Chauliac, Marina; Gensburger, Sarah; Venel, Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.9-13, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01804056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un territoire disparu : quels acteurs en gardent la mémoire ? L'exemple des Juifs d'Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographie de la mémoire. De Villeurbanne à Valparaiso Territoires, terrains et échelles d'observation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalisation sociale, marginalisation territoriale : ancrer la mémoire dans les lieux d'un « patrimoine négatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographie de la mémoire. De Villeurbanne à Valparaiso Territoires, terrains et échelles d'observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.95-98, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels acteurs gardent la mémoire d’un territoire disparu ? L’exemple des Juifs d’Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l’échelle locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-170, 2018, Les passés dans le présent, 978-2-84016-303-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques mémorielles et temporalités migratoires. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Baussant,‎ Irène Dos Santos,‎ Evelyne Ribert,‎ Isabelle Rivoalal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées d'anthropologie et de préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Paris Ouest / Éditions de la MAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de la mémoire et usages publics du passé : l'exemple des juifs d'Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires des migrations, temps de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire François Rabelais, 2015, 978-2-86906-397-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.13650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de la mémoire et usages publics du passé : l'exemple des juifs d'Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Amar; H.Bertheleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires des migrations et temps de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses François Rabelais Université de Tours, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04220836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juifs d'Egypte en France : un patrimoine en survie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie des juda\"ısmes contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champion, 2015, 978-2-7453-2801-4</w:t>
+              <w:t xml:space="preserve">, Champion, pp.81-100, 2015, 978-2-7453-2801-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilgrimages, commemorative spaces and counter-memory among the Europeans of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Borutta; J.Jansen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertriebene and Pieds-Noirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave MacMillan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04221402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et appartenances dans le récit de &amp;quot;retour&amp;quot; des anciens réfugiés Laotiens et de leurs descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engendrer l'absent: langue, origine et exode au sein de la diaspora juive égyptienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D.Leroy; M.Leroy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures en migrations, histoires d'écrits, histoires d'exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04220637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des immigrations entre militantisme et évitement du politique : trois exemples tirés du monde associatif algérien, égyptien et espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbe, Noël ; Chauliac, Marina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immigration aux frontières du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de la Maison des sciences de l'homme, pp.43-60, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught between two worlds: the Europeans of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O.Kleist; I.Glynn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History, memory and migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-105, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04220629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques constructions du passé colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Crivello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.124-145, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04220613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage chez les Européens d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l'Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laffont, pp.561-562, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérir et protéger chez les Européens d'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Algérie et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laffont, pp.438-439, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pieds−noirs et les Harkis face au passé : hérédité ou héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V.Auzas; B.Koss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traumatisme collectif pour patrimoine : regards croisés sur un mouvement transnational</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-86, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre Dame de Santa Cruz, L'Algérie et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.Verdès-Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Algérie et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laffont, pp.633−634, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damas est aussi...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.Zreik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, Damas. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europa Production, pp.31−33, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, mémoire, transmission et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Hervieu-Léger; Régine Azria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.711-714, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines d’exils. Filiation et cadres religieux de la mémoire chez les Européens d’Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-B. Fourcade; C. Legrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.35-56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pèlerinage au corps du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.Barthélemy; M.Couroucli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographes et voyageurs, les défis de l'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.85-105, 2008, 978-2-7355-0655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pieds-noirs : trajectoire d’une mémoire, interprétation d’une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Daziron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et l’Algérie, l’histoire et l’avenir en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Midi-Pyrénées, pp.43-48, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exil en partage : Représentations du passé colonial et expériences du catholicisme « de l’Algérie à la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences et mémoires : partager en français la diversité du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-131, 2008, 978-2-296-05321-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace inventé de la colonisation: l'Algérie comme territoire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.Duma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace politique méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praca pamieci poprzez pielgrzymowanie : przeniesienie sanktuarium Notre Damez Santa Cruz w Algieri do Francji, Inscenizacje Pamieci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Izabela Skórzyńska; Christine Lavrence; Carl Pepin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscenizacje pamięci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydawnictwo Poznańskie, pp.127-140, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Baussant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.11-16, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire, l’histoire et l’oubli de Paul Ricoeur ou la notion de « juste mémoire ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Baussant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.17-26, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni mémoire, ni oubli : la France à l’épreuve de son histoire coloniale. L’exemple des Pieds-noirs et des Harkis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Baussant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du vrai au juste : la mémoire, l’histoire et l’oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.165-197, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04219121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités passagères : Pieds-noirs, figures de l’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L.Valensi et A.Dayan-Rosenman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre d’Algérie dans la mémoire et l’imaginaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bouchêne, pp.103-117, 2004, 9782912946812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ressentiment. Les pieds-noirs ou le silence de la double rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.Pizzorni et A.Moussaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlez-moi d’Alger : Marseille-Alger au miroir des mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MUCEM, 2003, ‎978-2711846153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Grecs&amp;quot; au musée ou l'instrument muséal au service de la construction d’une identité communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.Dekker, Helsloot, C. Wijers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roots and Rituals, The construction of ethnic identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Het Spinhuis, pp.719-732, 2000, 9789055891856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradis perdus : la France et l’Algérie à travers le mariage des Européens catholiques d’Algérie (1926-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et Culture : les territoires de l’identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, L'Harmattan, pp.151-160, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires « pieds-noirs », ou de l’Algérie à la France, le pèlerinage à Notre-Dame du Salut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Guillaud, M. Seysset &amp; A. Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage inachevé, à Joël Bonnemaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orstorm, pp.607-612, 1998, 2-7099-1424-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage des Européens catholiques d’Algérie : espace perdu et identité (1926-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.Bouchard et M.Segalen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une langue, deux cultures - Rites et symboles en France et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.264-272, 1997, 978-2707127631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10779,286 +10050,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Disrupted histories. Recovered Pasts » dans un monde globalisé : penser et croiser les terrains et les sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités brisées et mémoires : Juifs d’Egypte hors d’Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/ny18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et mémoires : les sanctuaires mariaux franco−algériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires palestiniens de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11068,167 +10339,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nostalgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire dissident du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je vous ai compris &amp;quot; : temps incertains, mémoires télescopées (mai-juin 1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11238,173 +10509,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface au livre d'Emma Barrett-Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour à la nostalgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01363520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11414,277 +10685,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Exiles Form the Memories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être européen en Algérie, devenir Européen d'Algérie : guerre et transmissions religieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslak eh? De juif en Egypte à Juif d'Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations: synthèse de l'évolution des problématiques traitées dans la revue Ethnologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00867300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11694,298 +10965,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation des travailleurs migrants dans les prisons libanaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Kassatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Kfoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; USJ. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil des soignants à l'hôpital »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation MACSF. 2009, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de l'émigration, mémoire des migrations, mémoire des luttes sociales : trois formes de patrimonialisation de la mémoire de l'immigration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture. 2009, 392 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12053,51 +11324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB7B69C0"/>
+    <w:nsid w:val="40401191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12284,51 +11555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-baussant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6317-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mantovan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Foscarini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bercovitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Miccoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schely-Newman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kfoury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/algerie-coloniale--9791031805054.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13650" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219401v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ny18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232575v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-baussant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6317-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.117.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mantovan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Foscarini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.448" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bercovitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3311" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousquet Marie-Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cosset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Miccoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schely-Newman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kfoury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/algerie-coloniale--9791031805054.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218983v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ny18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>