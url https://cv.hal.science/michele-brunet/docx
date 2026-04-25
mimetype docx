--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -451,221 +451,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
+                <w:t xml:space="preserve">L’estampage, document de travail emblématique de l’épigraphiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baudoin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
+              <w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.70-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460177v1</w:t>
+                <w:t xml:space="preserve">hal-05466157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’estampage, document de travail emblématique de l’épigraphiste</w:t>
+                <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.70-87</w:t>
+              <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466157v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid versus tissue biopsy for detecting actionable alterations according to ESCAT in patients with advanced cancer: A study from the French National Center for Precision Medicine (PRISM)</w:t>
               </w:r>
@@ -785,51 +785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-stampages : la mise en ligne des collections d’estampages. une nouvelle ressource pour l’étude des inscriptions grecques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2019 (1, janvier-mars), pp.263-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -945,51 +945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collezioni di calchi epigrafici: una nuova risorsa digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloisa Paganoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.24-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,429 +1682,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hystricognathous Rodents from the Early Oligocene of Central Libya (Zallah Oasis, Sahara Desert): Systematic, Phylogenetic, and Biochronological Implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Stem Elephant-Shrews (Mammalia, Macroscelidea) from the Eocene of Dur At-Talah, Libya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benammi</w:t>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.-J. Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Carnegie Museum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2992/007.080.0304⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.945--955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2012.01163.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880173v1</w:t>
+                <w:t xml:space="preserve">hal-02880195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-level changes and shoreline reconstruction in the ancient city of Delos (Cyclades, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ga.20.231-239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Stem Elephant-Shrews (Mammalia, Macroscelidea) from the Eocene of Dur At-Talah, Libya</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Jaeger</w:t>
+                <w:t xml:space="preserve">New Hystricognathous Rodents from the Early Oligocene of Central Libya (Zallah Oasis, Sahara Desert): Systematic, Phylogenetic, and Biochronological Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marivaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">M. Benammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bilal</w:t>
+                <w:t xml:space="preserve">A. A. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (5), pp.945--955. </w:t>
+              <w:t xml:space="preserve">Annals of Carnegie Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (3), pp.239--259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2012.01163.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2992/007.080.0304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880195v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Xerinae (Rodentia, Sciuridae) from the late Miocene of Toros-Menalla (Chad)</w:t>
               </w:r>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau dans la Délos antique : programmes athéniens d’ingénierie hydraulique sur l’île sacrée d’Apollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 155 (2), pp.695-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3507,1136 +3507,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil Hippopotamidae and Suidae from Toros-Ménalla, Chad, central Africa : outlining late Miocene bioprovincialism in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-R. Boisserie</w:t>
+                <w:t xml:space="preserve">The Age of the Sahara Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Mackaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 311 (5762), pp.821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/Science.1120161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162845v1</w:t>
+                <w:t xml:space="preserve">hal-00111947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Age of the Sahara Desert</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.T. Mackaye</w:t>
+                <w:t xml:space="preserve">Applications of X-ray synchrotron microtomography for non-destructive 3D studies of paleontological specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appl Phys A: Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/Science.1120161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111947v1</w:t>
+                <w:t xml:space="preserve">hal-00174890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of X-ray synchrotron microtomography for non-destructive 3D studies of paleontological specimens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brunet</w:t>
+                <w:t xml:space="preserve">Anthracothere dental anatomy reveals a late Miocene Chado-Libyan bioprovince.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Likius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl Phys A: Mater</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103(23), pp.8763-8767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0603126103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174890v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracothere dental anatomy reveals a late Miocene Chado-Libyan bioprovince.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Likius</w:t>
+                <w:t xml:space="preserve">Some applications of X-ray Synchrotron microtomographie for non-destructive 3D studies of paleontological specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-006-3507-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0603126103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00162938v1</w:t>
+                <w:t xml:space="preserve">hal-00320299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some applications of X-ray Synchrotron microtomographie for non-destructive 3D studies of paleontological specimens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bravin</w:t>
+                <w:t xml:space="preserve">Fossil Hippopotamidae and Suidae from Toros-Ménalla, Chad, central Africa : outlining late Miocene bioprovincialism in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Mackaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andossa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26(3), pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00320299v1</w:t>
+                <w:t xml:space="preserve">hal-00162845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenetherium kolleensis nov. g. nov. sp. : un nouveau Proboscidea (Mammalia) dans le Pliocène tchadien.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.T. Mackaye</w:t>
+                <w:t xml:space="preserve">Origins of Hippopotamidae (Mammalia, Cetartiodactyla): Towards Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Tassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.119--143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2005.00183.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019666v1</w:t>
+                <w:t xml:space="preserve">hal-02886593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of Hippopotamidae (Mammalia, Cetartiodactyla): Towards Resolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological affinities of the Sahelanthropus tchadensis (Late Miocene hominid from Chad) cranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Lieberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilbeam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. de Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Likius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.18836-18841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0509564102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2005.00183.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02886593v1</w:t>
+                <w:t xml:space="preserve">hal-00218146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological affinities of the Sahelanthropus tchadensis (Late Miocene hominid from Chad) cranium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Position of Hippopotamidae within Cetartiodactyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.18836-18841. </w:t>
+              <w:t xml:space="preserve">, 2005, 102 (5), pp.1537--1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0509564102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0409518102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00218146v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Position of Hippopotamidae within Cetartiodactyla</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lihoreau</w:t>
+                <w:t xml:space="preserve">Selenetherium kolleensis nov. g. nov. sp. : un nouveau Proboscidea (Mammalia) dans le Pliocène tchadien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Mackaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.765-777</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886595v1</w:t>
+                <w:t xml:space="preserve">hal-00019666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alignment of Liquid Crystals on Semifluorinated Polyacrylate</w:t>
               </w:r>
@@ -4750,277 +4750,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahelanthropus tchadensis: the facts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Late Miocene paleoenvironment of Afghanistan as inferred from dental microwear in artiodactyls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Bonis</w:t>
+                <w:t xml:space="preserve">S. Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Solounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 100, pp.443-446</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 207, pp.143-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068692v1</w:t>
+                <w:t xml:space="preserve">hal-00068204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Miocene paleoenvironment of Afghanistan as inferred from dental microwear in artiodactyls.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Merceron</w:t>
+                <w:t xml:space="preserve">Sahelanthropus tchadensis: the facts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ahounta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Solounias</w:t>
+                <w:t xml:space="preserve">L. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 207, pp.143-163</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 100, pp.443-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068204v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippopotamids from the Djurab Pliocene Faunas, Chad, Central Africa</w:t>
               </w:r>
@@ -5135,103 +5135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'eau à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 127 (2), pp.516-525. </w:t>
@@ -5415,51 +5415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes d'érosion et de remblaiement sur l'île de Thasos (Égée du Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5759,545 +5759,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-wall carbon nanotubes for optical limiting</w:t>
+                <w:t xml:space="preserve">Delos (notice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vivien</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00528-X⟩</w:t>
+              <w:t xml:space="preserve">Der Neue Pauly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.703-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1574-9347_dnp_e1307710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112473v1</w:t>
+                <w:t xml:space="preserve">halshs-00103740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delos (notice)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le paysage agraire de Délos dans l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Neue Pauly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1574-9347_dnp_e1307710⟩</w:t>
+              <w:t xml:space="preserve">Journal des Savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (1), pp.1-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/jds.1999.1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00103740v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage agraire de Délos dans l'Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-wall carbon nanotubes for optical limiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Savants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 307 (5-6), pp.317-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00528-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/jds.1999.1619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715041v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat dans la Délos hellénistique : essai de bilan archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les contrats agraires dans la Grèce antique. Bilan historiographique illustré par quatre exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.211-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532789v1</w:t>
+                <w:t xml:space="preserve">hal-01728115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats agraires dans la Grèce antique. Bilan historiographique illustré par quatre exemples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L'artisanat dans la Délos hellénistique : essai de bilan archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8/2, pp. 681- 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.1998.1781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728115v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une huilerie du premier siècle avant J.-C. dans le Quartier du théâtre à Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6344,64 +6344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6672,51 +6672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes de la Grèce antique : le danger du prisme athénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (1), pp.33-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6744,260 +6744,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concentration of glucose in the culture medium determines the effect of suramin on the growth and differentiation of the human colonic adenocarcinoma cell clone HT29-D4.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terrasses de cultures antiques: l'exemple de Délos, Cyclades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 71 (3), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/medit.1990.2675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136055v1</w:t>
+                <w:t xml:space="preserve">hal-01715524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrasses de cultures antiques: l'exemple de Délos, Cyclades</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The concentration of glucose in the culture medium determines the effect of suramin on the growth and differentiation of the human colonic adenocarcinoma cell clone HT29-D4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rabenandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baghdiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roccabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marvaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 53 (2-3), pp.109-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715524v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'histoire rurale de Délos aux époques classique et hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 114 (2), pp.669 - 682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7031,90 +7031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les travaux de l'école française en Grèce en 1987</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Pentazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7394,51 +7394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thasos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,51 +7528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 110 (2), pp.812 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7600,225 +7600,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défauts dans les smectiques C chiraux. - II. — Double paroi de déchiralisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'ovogenèse chez Centropages typicus (Copepoda, Calanoida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Parodi</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 22 (3), pp.537-555</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00209421v1</w:t>
+                <w:t xml:space="preserve">hal-00897980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'ovogenèse chez Centropages typicus (Copepoda, Calanoida)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défauts dans les smectiques C chiraux. - II. — Double paroi de déchiralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mazza</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 43 (3), pp.515-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01982004303051500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00897980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00209421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défauts dans les smectiques C chiraux. III — Défauts toriques de surface</w:t>
               </w:r>
@@ -7830,51 +7830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 42 (11), pp.1559-1568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 39 (20), pp.353-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8158,90 +8158,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baudoin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8292,51 +8292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les estampages déliens de Théophile Homolle et le fonds de la bibliothèque de l'Institut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délos au cœur de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, Oct 2023, Beaulieu-sur-Mer, France. pp.217-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,51 +8456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie du numérique et par le numérique pour les textes grecs, littéraires et épigraphiques : la dynamique internationale Sunoikisis Digital Classics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8538,51 +8538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible Words: Research and Training in Digital Contextual Epigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8620,51 +8620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds documentaires grecs de la MOM : la transition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8702,51 +8702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de l’élaboration d’une bibliographie épigraphique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysabeth Hue-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8791,126 +8791,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Quotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le programme de publication numérique de la collection des inscriptions grecques du Musée du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computer aided Processing of Intertextuality in Ancient Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HiSoMA UMR 5189; LIRIS UMR 5205; Göttingen Centre for Digital Humanities (e-TRAP), Jun 2014, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">14e Congrès international d'Epigraphie grecque et latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Allemagne. pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01728374v1</w:t>
+                <w:t xml:space="preserve">hal-01719058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel: Dealing with the Whole Object: the Archaeological Dimension of Epigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8955,126 +8955,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme de publication numérique de la collection des inscriptions grecques du Musée du Louvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Visual Quotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès international d'Epigraphie grecque et latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Allemagne. pp.503-506</w:t>
+              <w:t xml:space="preserve">International Workshop on Computer aided Processing of Intertextuality in Ancient Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiSoMA UMR 5189; LIRIS UMR 5205; Göttingen Centre for Digital Humanities (e-TRAP), Jun 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719058v1</w:t>
+                <w:t xml:space="preserve">halshs-01728374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre des institutions et refondation des disciplines grâce à la publication numérique : l’exemple de la collection des inscriptions grecques du Musée du Louvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et humanités numériques : quelles formations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Nationales (CARAN); Université Paris 8, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9099,51 +9099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements hydrauliques dans les cités grecques antiques. Technique et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau en Méditerranée de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, Oct 2011, Beaulieu sur Mer, France. pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9168,51 +9168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Digital Edition of Greek Inscriptions: the Louvre Collection Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First North American Congress of Greek and Latin Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American Society of Greek and Latin Epigraphy ASGLE, Jan 2010, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9263,51 +9263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Hamdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niazy El Barkooky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,51 +9362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en milieu urbain et rural à Délos dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion intégrée de l’eau dans l’histoire environnementale : savoirs traditionnels et pratiques modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire de recherche du Canada en interactions société-environnement naturel dans l’Empire romain, Oct 2006, Québec, Canada. pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9483,51 +9483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Symposium on the Sedimentary Basins of Libya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Binghazi, Libya. pp.303-308</w:t>
@@ -9556,51 +9556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie et société en Grèce aux époques classique et hellénistique : le monde rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SOPHAU </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Professeurs d'Histoire Ancienne de l'Université - SOPHAU, Mar 2007, Bordeaux, France. pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9694,51 +9694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des recherches sur les territoires ruraux en Grèce égéenne : un bilan critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi della chora coloniale dall'Occidente al Mar Nero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto per la Storia e l'Archeologia della Magna Grecia, Sep 2000, Tarente, Italie. pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9763,51 +9763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin local et vin de cru : les exemples de Délos et Thasos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La production du vin et de l'huile en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Aix en Provence et Toulon, France. pp.201-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9832,51 +9832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des espaces et cheminements antiques à Thasos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sintès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9998,51 +9998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Holtzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10090,51 +10090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thasos: heurs et malheurs d'un eldorado antique .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,51 +10195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Odyssée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2010, Bloc Notes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10251,263 +10251,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économies et sociétés en Grèce ancienne (478-88 av. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Histoire et agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Blondel Mégrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Editions SEDES, 2007, 978-2301000026</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">512 p., 2007, Colloques et Séminaires - IRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728070v1</w:t>
+                <w:t xml:space="preserve">hal-02823420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et agronomie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économies et sociétés en Grèce ancienne (478-88 av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions SEDES, 2007, 978-2301000026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Blondel Mégrelis</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02823420v1</w:t>
+                <w:t xml:space="preserve">hal-01728070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,77 +10538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau choix d'inscriptions de Délos. Lois, comptes et inventaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Prêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chankowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10639,51 +10639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires des cités grecques [Texte imprimé] : actes de la table ronde internationale, 31 octobre-3 novembre 1991 / organisée par l'École française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunet, Michèle Athènes : École française d'Athènes ; Paris : diff. de Boccard,, 34, 1999, Bulletin de correspondance hellénique. Supplément, ISBN 2-86958-160-2 (br.) : 780 F</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10701,90 +10701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos. Ile sacrée et ville cosmopolite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 1996, Patrimoine de la Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10802,51 +10802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Athéniens. A la recherche d'un destin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10896,51 +10896,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos : la production de parfum et d'huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Brun; Julien Auber de Lapierre; Emmanuel Botte; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vins, huiles et parfums : voyage archéologique autour de la Méditerranée antique. Catalogue de l'exposition au Collège de France, 28 octobre 2024 - 31 janvier 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-100, 2024</w:t>
@@ -10969,51 +10969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texts on Artifacts. How to improve Epigraphic Publication in a Digital Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaulieu, Marie-Claire; Toillon, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek and Roman Painting and the Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -11064,64 +11064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau dans les cités grecques antiques : approvisionnement et salubrité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans tous ses états. Perceptions antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11159,51 +11159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αρχαιολογικός χάρτης Θάσου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zisis Bonias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11245,51 +11245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture dans le monde grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Hermary; Bertrand Jaeger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus cultus et rituum antiquorum (ThesCRA), VI, Stages and Circumstances of Life, Work – Hunting – Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11331,51 +11331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes et agricultures aux époques classique et hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Picard, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés en Grèce ancienne (478-88 av. J.-C.) Oikonomia et économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.81-110, 2008, Pour les concours, ISBN-13: 978-2301000040</w:t>
@@ -11404,51 +11404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie d’une cité à l’époque classique : Thasos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debidour, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et sociétés dans la Grèce égéenne (478-88 avant J-C) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Temps, pp.311-331, 2007, 978-2-8427-4416-8</w:t>
@@ -11477,51 +11477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, territoires, longue durée : Témoignage d’une archéologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBIN, Paul (dir.) ; AESCHLIMANN, Jean-Paul (dir.) ; et FELLER, Christian (dir.). Histoire et agronomie : Entre ruptures et durée. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782709917643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11555,51 +11555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Τα αγροτικά τοπία της αρχαίας Ελλάδας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doukellis, Panagiotis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Το ελληνικό τοπίο</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Βιβλιοπωλείον της Εστίας /Hestia, pp.79-104, 2005, ISBN-13 978-960-05-1199-4</w:t>
@@ -11628,51 +11628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire de Thasos: modèles et interprétation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kolb, Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chora und Polis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, 2004, ISBN: 9783486594577</w:t>
@@ -11701,51 +11701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, traduction et commentaires des passages relatifs aux biens fonciers et immobiliers de l'Apollon de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clarisse Prêtre (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau choix d'inscriptions de Délos. Lois, comptes et inventaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes - De Boccard, 2002, Etudes épigraphiques</w:t>
@@ -11774,51 +11774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le courtil et le paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun, Jean-Pierre; Jockey, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et sociétés en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11860,51 +11860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules rotatives en Grèce : l'exemple délien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meeks, Dimitri; Garcia, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et économie antiques et médiévales. Le temps de l'innovation. Actes du Colloque d'Aix- en- Provence, mai 1996 (Travaux du Centre Camille Jullian 21), Collection Archéologie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.29-38, 1997, Archéologie aujourd'hui</w:t>
@@ -11933,51 +11933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thasos et son Épire à la fin du ve et au début du IVe s. avant Jésus-Christ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRULÉ, Pierre (dir.) ; OULHEN, Jacques (dir.). Esclavage, guerre, économie en Grèce ancienne : Hommages à Yvon Garlan. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9782753524828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12011,51 +12011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire de Thasos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace grec : 150 ans de fouilles de l'École française d'Athènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.50-58, 1996, 2-213-59709-X (br.) : 240 F</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12080,51 +12080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne délienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace grec : 150 ans de fouilles de l'Ecole française d'Athènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.59-66, 1996, 2-213-59709-X (br.) : 240 F</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12181,51 +12181,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-STAMPAGES, Archivage à long terme et création d’une ectypothèque numérique d’estampages d'inscriptions grecques antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Levivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12468,51 +12468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Hyper-Estampages et la collection de l’École française d’Athènes : retours sur le suivi d’une campagne de numérisation d’estampages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,51 +12597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveautés en archéologie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 1997, Les nouvelles de l'archéologie, ISSN électronique 2425-1941</w:t>
@@ -12760,51 +12760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0D8F8A9"/>
+    <w:nsid w:val="70EA38BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12991,51 +12991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1818-5237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032709331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29612128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035414749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/grece-du-nord-et-bulgarie/thasos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/cyclades/delos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/formations/programme-visible-words" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stampages.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondesanciens.hypotheses.org/presentation/un-master-pluridisciplinaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr/projet/clusters-biblissima/cluster-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belcaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.08.089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.12.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Paganoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Axon/2532-6848/2019/02/004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozanam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03207f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.01.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDE0A8E86866113874B13FDBB2CB5B5586A5DCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lihoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Likius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.838609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bilal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2992/007.080.0304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01163.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelaez-Campomanes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andossa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye H.T." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2011.581048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1555-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marivaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bilal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonel A. De" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvakumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Mackaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83N0R0TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Mackaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonis De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GP6R4DQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0230-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDN0LK27-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1120161" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603126103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3507-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FHBLX8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2005.00183.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C5EFAFB125D523131A3DA3495095A583F73984/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Lieberman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilbeam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509564102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886595v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409518102" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490510221" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886588v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0899-5362(03)00021-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WX4Z91H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1119949D6E1C8588FB23D6ECD476227326967251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sint&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1956" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00528-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L96Z203B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715041v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jds.1999.1619" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1998.1781" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rougemont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996157" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78903C6ADE4C7EB9DE9F0D2C1EAE3D44DA8F31ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marianneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715540v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1992.872" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabenandrasana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdiguian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roccabianca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marvaldi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715524v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1990.2675" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.4703" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maffre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perreault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Blonde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6799" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6800" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209421v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004303051500" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D84DB19C459BF5CF805F98C037AA57AEF190CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209349v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198100420110155900" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1EE0939C4CE55D402D62F8CBA6BCD2E9B2FCB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019780039020035300" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CD657E0A0C0769D780D3DAAC44BF0DA06B8A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216232v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1975153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C6565C8B0645368DEE424851201E04636F178DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764126v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mountjoy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728381v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728374v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bodel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719058v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hamdam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazy El Barkooky" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728262v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boisserie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728254v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Bonias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Holtzmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulli&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728070v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615249v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Greek-and-Roman-Painting-and-the-Digital-Humanities/Beaulieu-Toillon/p/book/9780367547011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092780-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108975v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728273v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.getty.edu/search?type=product&amp;amp;q=Thescra#" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715571v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.4686" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718912v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327415v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmsh.univ-aix.fr/publications/Pages/atelierMed/atelierMed-14.aspx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728127v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20988" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728080v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055273v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572225v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delvaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qxw" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728118v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1818-5237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032709331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29612128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035414749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/grece-du-nord-et-bulgarie/thasos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/cyclades/delos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/formations/programme-visible-words" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stampages.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondesanciens.hypotheses.org/presentation/un-master-pluridisciplinaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr/projet/clusters-biblissima/cluster-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belcaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.08.089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.12.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Paganoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Axon/2532-6848/2019/02/004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozanam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03207f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.01.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDE0A8E86866113874B13FDBB2CB5B5586A5DCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lihoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Likius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.838609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01163.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bilal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2992/007.080.0304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelaez-Campomanes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andossa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye H.T." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2011.581048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1555-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marivaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bilal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonel A. De" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvakumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Mackaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83N0R0TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Mackaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonis De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GP6R4DQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0230-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDN0LK27-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1120161" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603126103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3507-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FHBLX8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2005.00183.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C5EFAFB125D523131A3DA3495095A583F73984/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Lieberman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilbeam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de Leon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509564102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409518102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490510221" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886588v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0899-5362(03)00021-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WX4Z91H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1119949D6E1C8588FB23D6ECD476227326967251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sint&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1956" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jds.1999.1619" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00528-X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L96Z203B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rougemont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1998.1781" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996157" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78903C6ADE4C7EB9DE9F0D2C1EAE3D44DA8F31ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marianneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715540v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1992.872" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1990.2675" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabenandrasana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdiguian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roccabianca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marvaldi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.4703" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maffre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perreault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Blonde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6799" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6800" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209421v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004303051500" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D84DB19C459BF5CF805F98C037AA57AEF190CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209349v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198100420110155900" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1EE0939C4CE55D402D62F8CBA6BCD2E9B2FCB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019780039020035300" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CD657E0A0C0769D780D3DAAC44BF0DA06B8A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216232v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1975153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C6565C8B0645368DEE424851201E04636F178DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764126v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mountjoy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728381v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719058v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bodel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hamdam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazy El Barkooky" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728262v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boisserie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728254v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Bonias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Holtzmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulli&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615249v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Greek-and-Roman-Painting-and-the-Digital-Humanities/Beaulieu-Toillon/p/book/9780367547011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092780-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108975v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728273v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.getty.edu/search?type=product&amp;amp;q=Thescra#" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715571v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.4686" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718912v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327415v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmsh.univ-aix.fr/publications/Pages/atelierMed/atelierMed-14.aspx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728127v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20988" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728080v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055273v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572225v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delvaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qxw" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728118v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>