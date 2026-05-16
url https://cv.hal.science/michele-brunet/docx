--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,12705 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12653 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michele Brunet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure émérite (2023-</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michele-brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1818-5237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032709331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29612128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GCxosqwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000035414749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elève-fonctionnaire à l’Ecole Normale Supérieure de Paris (1979-84), diplômée de l’Université Paris IV Sorbonne (Licence, Maîtrise, DEA) et agrégée des Lettres classiques (1982), j’ai poursuivi ma formation comme membre scientifique de l’Ecole française d’Athènes entre 1984 et 1988. Mes recherches ont porté sur les transformations des territoires ruraux et des paysages agricoles en Grèce entre l’époque archaïque et l’époque romaine, à travers l’étude des îles de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. A Délos, j’ai fouillé une ferme et mis en évidence l’ancienneté des réseaux de terrasses et des systèmes d’irrigation qui leur sont associés, en confrontant systématiquement ces données nouvelles avec les témoignages écrits issus de la tradition manuscrite et épigraphique. Sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chorai grecques antiques, les exemples de Thasos et de Délos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ces travaux ont été présentés en 1988 à l’Université de Rennes 2 pour l’obtention d’un Doctorat d’Histoire ancienne sous la direction du Pr. Yvon Garlan. En 2001, j’ai soutenu à l’Université Paris IV-Sorbonne une HDR en Sciences de l’Antiquité, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire rurale de la Grèce antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, présentée sous le patronage du Pr. Olivier Picard.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant la première partie de ma carrière d’enseignante-chercheur, j’ai enseigné l’Archéologie et Histoire de l’Art de la Grèce antique comme maître de conférences, tout d’abord à l'université Michel de Montaigne Bordeaux III (1989-1992), puis à Paris I Panthéon-Sorbonne (1992-2002). Entre 2002 et 2006, j’ai été Directrice des Etudes de l’Ecole française d’Athènes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2006 et 2019, j’ai enseigné la Littérature et l’Épigraphie grecques comme Professeure à l’Université Lumière Lyon 2, en étant rattachée pour la recherche à l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5189 HiSoMA,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> un laboratoire dont j’ai conduit la réorganisation en 2009, puis assuré la direction jusqu’en 2013.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">En 2010, je fus nommée pour 5 ans membre senior de l’Institut Universitaire de France pour élaborer une publication numérique de la riche (+ de 1000 documents) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des Inscriptions grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Musée du Louvre. Financée par un crédit de l’ANR jusqu’à la fin 2016, cette recherche en épigraphie numérique s’est enrichie d’une dimension pédagogique très affirmée, tout en s’ancrant dans un cadre international grâce au programme franco-américain </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Words: Digital Contextual Epigraphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en partenariat avec les départements de Classics de Brown University, RI et de Tufts University, Mass., lauréat 2013 du Partner University Fund/FACE Foundation et de la Andrew W. Mellon Foundation qui s’est achevé en décembre 2018. En 2015, une opportunité de financement par la Bibliothèque Scientifique Numérique du MESR m’a permis d’initier la bibliothèque numérique </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-STAMPAGES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, complémentaire des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGLouvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la forme d’une collaboration entre l’UMR HiSoMA et l’Ecole française d’Athènes, qui s’est élargie en 2017 à l’Université Ca’ Foscari de Venise.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe de recherche transversal Humanités Numériques du laboratoire HiSoMA jusqu'en 2019 et forte d’une expérience éprouvée dans le domaine des Digital Classics, acquise depuis 2010 dans de nombreuses formations outre-Atlantique et en Europe, j’ai initié, dans le cadre du nouveau </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Mondes Anciens de l’Université de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> des enseignements à l’articulation des nouvelles technologies et des grandes disciplines qui concourent à l’étude de l’Antiquité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise à disposition à plein temps en rattachement au Département des Antiquités grecques, étrusques et romaines du Musée du Louvre entre 2019 et 2023, afin de finaliser la publication numérique de la collection des inscriptions grecques conservées au musée, j'ai obtenu l'éméritat pour 5 ans à partir du 1er septembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de l'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipex Biblissima +</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Observatoire des cultures écrites de l'argile à l'imprimé, je suis depuis 2021 co-coordinatrice du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster 5a</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Édition de sources en TEI, TEI et épigraphie, de l'Antiquité à 	l'époque 	moderne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estampage, document de travail emblématique de l’épigraphiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.70-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid versus tissue biopsy for detecting actionable alterations according to ESCAT in patients with advanced cancer: A study from the French National Center for Precision Medicine (PRISM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (12), pp.1328-1331. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2022.08.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-stampages : la mise en ligne des collections d’estampages. une nouvelle ressource pour l’étude des inscriptions grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2019 (1, janvier-mars), pp.263-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelanthropus tchadensis dit « Toumaï » : le plus ancien membre connu de notre tribu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.251 - 257. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2019.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collezioni di calchi epigrafici: una nuova risorsa digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Antonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloisa Paganoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axon. Iscrizioni storiche greche </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/Axon/2532-6848/2019/02/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of wavelength in the UV-activated grafting of 1-alkene onto silicon and silicon nitride Si x N 4 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ozanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (52), pp.7167-7170. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc03207f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-STAMPAGES : archivage et publication en ligne d’une ectypothèque d’inscriptions grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.24-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Early Oligocene Mammal Fauna from the Sirt Basin, Central Libya: Biostratigraphic and Paleobiogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. C. Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.43--55. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-acquired Legionnaires' disease in a renal transplant recipient with unclear incubation period: the importance of molecular typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (5), pp.756-760. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tid.12432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and palaeobiology of a new species of Libycosaurus (Cetartiodactyla, Anthracotheriidae) from the Late Miocene of Toros-Menalla, northern Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (7), pp.761-798. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2013.838609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level changes and shoreline reconstruction in the ancient city of Delos (Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dalongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.231-239. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ga.20.231-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Stem Elephant-Shrews (Mammalia, Macroscelidea) from the Eocene of Dur At-Talah, Libya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (5), pp.945--955. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4983.2012.01163.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hystricognathous Rodents from the Early Oligocene of Central Libya (Zallah Oasis, Sahara Desert): Systematic, Phylogenetic, and Biochronological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Carnegie Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80 (3), pp.239--259. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2992/007.080.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Xerinae (Rodentia, Sciuridae) from the late Miocene of Toros-Menalla (Chad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelaez-Campomanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mackaye H.T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.844-848. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2011.581048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans la Délos antique : programmes athéniens d’ingénierie hydraulique sur l’île sacrée d’Apollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 155 (2), pp.695-704. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2011.93191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for single top quark production via contact interactions at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, 1555 (13 p.). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New rodent assemblages from the Eocene Dur At Talhah escarpment (Sahara of Central Libya): systematic, biochronologic and palaeobiogeographic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.195-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSP27 controls GATA-1 protein level during erythroid cell differentiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thonel A. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandekerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Selvakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116, pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sabre-toothed cats in the late Miocene of Toros Menalla (Chad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthracotheriidae (Cetartiodactyla, Mammalia) from Toros-Ménalla (Northern Chad) and the Neogene Saharan Paleobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (suppl. 1), pp.134--135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic nuclide dating of Sahelanthropus tchadensis and Australopithecus bahrelghazali: Mio-Pliocene hominids from Chad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (9), pp.3226-3231. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0708015105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Carnivora from Chad: Herpestidae, Viverridae, and small-sized Felidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonis De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.499-527. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the ‘hunting hyena' Chasmaporthetes in the Late Miocene fossil bearing localities of Toros Menalla, Chad (Africa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonis De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.4.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest African fox (Vulpes riffautae n. sp., Canidae, Carnivora) recovered in late Miocene deposits of the Djurab desert, Chad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonis De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.575-580. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-007-0230-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Age of the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 311 (5762), pp.821. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/Science.1120161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of X-ray synchrotron microtomography for non-destructive 3D studies of paleontological specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl Phys A: Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracothere dental anatomy reveals a late Miocene Chado-Libyan bioprovince.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103(23), pp.8763-8767. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0603126103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of X-ray Synchrotron microtomographie for non-destructive 3D studies of paleontological specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-006-3507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Hippopotamidae and Suidae from Toros-Ménalla, Chad, central Africa : outlining late Miocene bioprovincialism in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26(3), pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of Hippopotamidae (Mammalia, Cetartiodactyla): Towards Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.119--143. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2005.00183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological affinities of the Sahelanthropus tchadensis (Late Miocene hominid from Chad) cranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Lieberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. de Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18836-18841. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0509564102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Position of Hippopotamidae within Cetartiodactyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (5), pp.1537--1541. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0409518102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenetherium kolleensis nov. g. nov. sp. : un nouveau Proboscidea (Mammalia) dans le Pliocène tchadien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.765-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alignment of Liquid Crystals on Semifluorinated Polyacrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 310, pp.25 - 29. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190490510221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Miocene paleoenvironment of Afghanistan as inferred from dental microwear in artiodactyls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 207, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelanthropus tchadensis: the facts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahounta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippopotamids from the Djurab Pliocene Faunas, Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.15--27. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0899-5362(03)00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L'eau à Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 127 (2), pp.516-525. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2003.7751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Palaeontology of the Upper Miocene Toros-Ménalla Hominid Locality, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418, pp.152--155. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Wurch-Közelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125 (2), pp.609-629. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2001.7160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes d'érosion et de remblaiement sur l'île de Thasos (Égée du Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sintès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (2), pp.635-645. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/topoi.2001.1956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore paleodiet and paleoenvironmental changes in Chad during the Pliocene using stable isotope ratios of tooth enamel carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (2), pp.294-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delos (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Neue Pauly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.703-715. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1574-9347_dnp_e1307710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage agraire de Délos dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (1), pp.1-50. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/jds.1999.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-wall carbon nanotubes for optical limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 307 (5-6), pp.317-319. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00528-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats agraires dans la Grèce antique. Bilan historiographique illustré par quatre exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.211-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat dans la Délos hellénistique : essai de bilan archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8/2, pp. 681- 691. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/topoi.1998.1781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une huilerie du premier siècle avant J.-C. dans le Quartier du théâtre à Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 121 (2), pp.573-615. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1997.4577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poupet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 121 (2), pp.776 - 789. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1997.7072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Smectic C Liquid Crystal, Thick Sample Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Martinot-Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (12), pp.1687-1725. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Design of Quartz Crystal Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marianneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 42 (4), pp.700-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de la Grèce antique : le danger du prisme athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (1), pp.33-51. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/topoi.1992.872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrasses de cultures antiques: l'exemple de Délos, Cyclades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 71 (3), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/medit.1990.2675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concentration of glucose in the culture medium determines the effect of suramin on the growth and differentiation of the human colonic adenocarcinoma cell clone HT29-D4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rabenandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baghdiguian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roccabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marvaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 53 (2-3), pp.109-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'histoire rurale de Délos aux époques classique et hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 114 (2), pp.669 - 682. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1990.4703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les travaux de l'école française en Grèce en 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Pentazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 112 (2), pp.697-791. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1988.6749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des cellules B de l'intestin moyen chez Centropages typicus (Copepoda, Calanoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (4), pp.817-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 111 (2), pp.628-655. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1987.6811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thasos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 110 (2), pp.790 - 812. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1986.6799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 110 (2), pp.812 - 813. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1986.6800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'ovogenèse chez Centropages typicus (Copepoda, Calanoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 22 (3), pp.537-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00897980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts dans les smectiques C chiraux. - II. — Double paroi de déchiralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (3), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01982004303051500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts dans les smectiques C chiraux. III — Défauts toriques de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 42 (11), pp.1559-1568. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198100420110155900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofocal conics in smectics C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 39 (20), pp.353-357. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyslet:019780039020035300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00231515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTICAL PROPERTIES OF A TWISTED SMECTIC C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 36 (C1), pp.C1-321-C1-324. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1975153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00216232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léontine Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les estampages déliens de Théophile Homolle et le fonds de la bibliothèque de l'Institut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délos au cœur de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, Oct 2023, Beaulieu-sur-Mer, France. pp.217-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of repeated reactivation behaviour of the Tuaheni Landslide Complex (TLC) in the Hikurangi Margin, New Zealand: insights from XCT-scans on cores from the IODP Expedition 372. S4slide,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mountjoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie du numérique et par le numérique pour les textes grecs, littéraires et épigraphiques : la dynamique internationale Sunoikisis Digital Classics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les langues anciennes à l’ère digitale : apprendre par et pour les Humanités numériques ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séverine Clément-Tarantino; Charlotte Tournier; MESHS de Lille, Mar 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Words: Research and Training in Digital Contextual Epigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NACGLE 2016: Second North American Congress of Greek and Latin Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Society of Greek and Latin Epigraphy ; University of California at Berkeley, Jan 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds documentaires grecs de la MOM : la transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Levivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la Grèce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée - Jean Pouilloux, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de l’élaboration d’une bibliographie épigraphique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Hue-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Antiquity / Humanités numériques et Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Alpes; Université Grenoble 2; Université Grenoble 3, Sep 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de publication numérique de la collection des inscriptions grecques du Musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès international d'Epigraphie grecque et latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Allemagne. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel: Dealing with the Whole Object: the Archaeological Dimension of Epigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Europeana-EAGLE, Information Technologies for Epigraphy and Digital Cultural Heritage in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEANA - EAGLE PROJECT, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Quotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computer aided Processing of Intertextuality in Ancient Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HiSoMA UMR 5189; LIRIS UMR 5205; Göttingen Centre for Digital Humanities (e-TRAP), Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre des institutions et refondation des disciplines grâce à la publication numérique : l’exemple de la collection des inscriptions grecques du Musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et humanités numériques : quelles formations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Nationales (CARAN); Université Paris 8, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements hydrauliques dans les cités grecques antiques. Technique et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau en Méditerranée de l’Antiquité au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, Oct 2011, Beaulieu sur Mer, France. pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Digital Edition of Greek Inscriptions: the Louvre Collection Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First North American Congress of Greek and Latin Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Society of Greek and Latin Epigraphy ASGLE, Jan 2010, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01728362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on a paleontological survey of the neogene Qaret El-Muluk Formation (Wadi El-Natrun Depression, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Hamdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Niazy El Barkooky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Crubézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on the Geology of the Tethys Aswan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aswan, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'eau en milieu urbain et rural à Délos dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion intégrée de l’eau dans l’histoire environnementale : savoirs traditionnels et pratiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche du Canada en interactions société-environnement naturel dans l’Empire romain, Oct 2006, Québec, Canada. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene to Early Pliocene Chadian vertebrate faunas: palaeoenvironmental and palaeobiogeographical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Symposium on the Sedimentary Basins of Libya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Binghazi, Libya. pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00364022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et société en Grèce aux époques classique et hellénistique : le monde rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SOPHAU </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Professeurs d'Histoire Ancienne de l'Université - SOPHAU, Mar 2007, Bordeaux, France. pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire de Thasos : modèles et interprétation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chora und Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, München, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00089593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des recherches sur les territoires ruraux en Grèce égéenne : un bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problemi della chora coloniale dall'Occidente al Mar Nero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto per la Storia e l'Archeologia della Magna Grecia, Sep 2000, Tarente, Italie. pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin local et vin de cru : les exemples de Délos et Thasos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production du vin et de l'huile en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix en Provence et Toulon, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des espaces et cheminements antiques à Thasos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zisis Bonias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Antibes, France. pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thasos. Heurs et malheurs d’un Eldorado antique, sous la direction de B. Holzmann et O. Picard, 2019, éditions française et allemande, Picard et Von Zabern, p. 136 - 145.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Holtzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">école française d'Athènes. pp.136-145, 2019, éditions Picard, 978 2 7084 1047 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thasos: heurs et malheurs d'un eldorado antique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Holtzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2708-41-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Odyssée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2010, Bloc Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Aeschlimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Blondel Mégrelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">512 p., 2007, Colloques et Séminaires - IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies et sociétés en Grèce ancienne (478-88 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions SEDES, 2007, 978-2301000026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Farnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boccard, 2005, Sites et monuments. Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau choix d'inscriptions de Délos. Lois, comptes et inventaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Prêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boccard, 4, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires des cités grecques [Texte imprimé] : actes de la table ronde internationale, 31 octobre-3 novembre 1991 / organisée par l'École française d'Athènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet, Michèle Athènes : École française d'Athènes ; Paris : diff. de Boccard,, 34, 1999, Bulletin de correspondance hellénique. Supplément, ISBN 2-86958-160-2 (br.) : 780 F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délos. Ile sacrée et ville cosmopolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Farnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 1996, Patrimoine de la Méditerranée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00094553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Athéniens. A la recherche d'un destin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délos : la production de parfum et d'huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Julien Auber de Lapierre; Emmanuel Botte; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins, huiles et parfums : voyage archéologique autour de la Méditerranée antique. Catalogue de l'exposition au Collège de France, 28 octobre 2024 - 31 janvier 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-100, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texts on Artifacts. How to improve Epigraphic Publication in a Digital Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaulieu, Marie-Claire; Toillon, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek and Roman Painting and the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis, Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-104, 2021, Routledge Research in Art History, 978-0-367-54701-1. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003092780-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03615249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans les cités grecques antiques : approvisionnement et salubrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans tous ses états. Perceptions antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-193, 2020, Archéologies méditerranéennes, 979-10-3200-284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Αρχαιολογικός χάρτης Θάσου</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zisis Bonias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mulliez, Dominique; Bonias, Zisis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thasos. Métropole et colonies / Θάσος. Μητρόπολη και αποικίες - Colloque à la mémoire de Marina Sgourou,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Ecole française d'Athènes, pp.37-46, 2017, Recherches franco-helléniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture dans le monde grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Hermary; Bertrand Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesaurus cultus et rituum antiquorum (ThesCRA), VI, Stages and Circumstances of Life, Work – Hunting – Travel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The J. Paul Getty Museum, Los Angeles &amp; Fondation pour le LIMC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-323, 2011, 978-1-60606-073-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes et agricultures aux époques classique et hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés en Grèce ancienne (478-88 av. J.-C.) Oikonomia et économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.81-110, 2008, Pour les concours, ISBN-13: 978-2301000040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie d’une cité à l’époque classique : Thasos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debidour, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et sociétés dans la Grèce égéenne (478-88 avant J-C) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.311-331, 2007, 978-2-8427-4416-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, territoires, longue durée : Témoignage d’une archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIN, Paul (dir.) ; AESCHLIMANN, Jean-Paul (dir.) ; et FELLER, Christian (dir.). Histoire et agronomie : Entre ruptures et durée. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9782709917643. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.4686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Τα αγροτικά τοπία της αρχαίας Ελλάδας</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doukellis, Panagiotis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Το ελληνικό τοπίο</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Βιβλιοπωλείον της Εστίας /Hestia, pp.79-104, 2005, ISBN-13 978-960-05-1199-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire de Thasos: modèles et interprétation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kolb, Frank. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chora und Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2004, ISBN: 9783486594577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, traduction et commentaires des passages relatifs aux biens fonciers et immobiliers de l'Apollon de Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clarisse Prêtre (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau choix d'inscriptions de Délos. Lois, comptes et inventaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Athènes - De Boccard, 2002, Etudes épigraphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courtil et le paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brun, Jean-Pierre; Jockey, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et sociétés en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve &amp; Larose-MMSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-168, 2001, L'atelier méditerranéen, ISBN 2-7068-1487-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meules rotatives en Grèce : l'exemple délien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meeks, Dimitri; Garcia, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et économie antiques et médiévales. Le temps de l'innovation. Actes du Colloque d'Aix- en- Provence, mai 1996 (Travaux du Centre Camille Jullian 21), Collection Archéologie aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.29-38, 1997, Archéologie aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thasos et son Épire à la fin du ve et au début du IVe s. avant Jésus-Christ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRULÉ, Pierre (dir.) ; OULHEN, Jacques (dir.). Esclavage, guerre, économie en Grèce ancienne : Hommages à Yvon Garlan. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9782753524828. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.20988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire de Thasos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace grec : 150 ans de fouilles de l'École française d'Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.50-58, 1996, 2-213-59709-X (br.) : 240 F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne délienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace grec : 150 ans de fouilles de l'Ecole française d'Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.59-66, 1996, 2-213-59709-X (br.) : 240 F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-STAMPAGES, Archivage à long terme et création d’une ectypothèque numérique d’estampages d'inscriptions grecques antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Hyper-Estampages et la collection de l’École française d’Athènes : retours sur le suivi d’une campagne de numérisation d’estampages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13qxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés en archéologie grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 1997, Les nouvelles de l'archéologie, ISSN électronique 2425-1941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12760,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70EA38BC"/>
+    <w:nsid w:val="36AFE415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12991,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1818-5237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032709331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29612128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035414749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/grece-du-nord-et-bulgarie/thasos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/cyclades/delos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/formations/programme-visible-words" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stampages.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondesanciens.hypotheses.org/presentation/un-master-pluridisciplinaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr/projet/clusters-biblissima/cluster-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belcaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.08.089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.12.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Paganoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Axon/2532-6848/2019/02/004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozanam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03207f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.01.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDE0A8E86866113874B13FDBB2CB5B5586A5DCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lihoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Likius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.838609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01163.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bilal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2992/007.080.0304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelaez-Campomanes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andossa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye H.T." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2011.581048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1555-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marivaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bilal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonel A. De" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvakumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Mackaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83N0R0TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Mackaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonis De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GP6R4DQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0230-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDN0LK27-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1120161" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603126103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3507-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FHBLX8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2005.00183.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C5EFAFB125D523131A3DA3495095A583F73984/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Lieberman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilbeam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de Leon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509564102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409518102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490510221" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886588v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0899-5362(03)00021-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WX4Z91H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1119949D6E1C8588FB23D6ECD476227326967251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sint&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1956" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jds.1999.1619" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00528-X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L96Z203B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rougemont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1998.1781" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4577" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996157" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78903C6ADE4C7EB9DE9F0D2C1EAE3D44DA8F31ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marianneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715540v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1992.872" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1990.2675" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabenandrasana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdiguian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roccabianca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marvaldi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.4703" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maffre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perreault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Blonde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6799" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6800" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209421v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004303051500" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D84DB19C459BF5CF805F98C037AA57AEF190CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209349v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198100420110155900" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1EE0939C4CE55D402D62F8CBA6BCD2E9B2FCB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019780039020035300" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CD657E0A0C0769D780D3DAAC44BF0DA06B8A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216232v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1975153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C6565C8B0645368DEE424851201E04636F178DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764126v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mountjoy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728381v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719058v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bodel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hamdam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazy El Barkooky" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728262v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boisserie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728254v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Bonias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124584v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Holtzmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulli&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615249v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Greek-and-Roman-Painting-and-the-Digital-Humanities/Beaulieu-Toillon/p/book/9780367547011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092780-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108975v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728273v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.getty.edu/search?type=product&amp;amp;q=Thescra#" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715571v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.4686" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718912v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327415v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmsh.univ-aix.fr/publications/Pages/atelierMed/atelierMed-14.aspx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728127v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20988" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728080v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055273v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572225v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delvaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qxw" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728118v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1818-5237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032709331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29612128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GCxosqwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035414749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/grece-du-nord-et-bulgarie/thasos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/recherche/sites-de-fouilles/cyclades/delos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/formations/programme-visible-words" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stampages.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondesanciens.hypotheses.org/presentation/un-master-pluridisciplinaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr/projet/clusters-biblissima/cluster-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belcaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.08.089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.12.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Paganoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Axon/2532-6848/2019/02/004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozanam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03207f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Levivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.01.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nicolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDE0A8E86866113874B13FDBB2CB5B5586A5DCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lihoreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Likius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.838609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01163.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bilal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2992/007.080.0304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelaez-Campomanes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andossa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye H.T." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2011.581048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1555-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marivaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bilal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benemi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thonel A. De" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvakumar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Mackaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83N0R0TN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Mackaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonis De" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GP6R4DQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0230-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDN0LK27-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1120161" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603126103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-006-3507-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FHBLX8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886593v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2005.00183.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C5EFAFB125D523131A3DA3495095A583F73984/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Lieberman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilbeam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de Leon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509564102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0409518102" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiellini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490510221" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0899-5362(03)00021-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WX4Z91H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886603v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1119949D6E1C8588FB23D6ECD476227326967251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sint&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2001.1956" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693827v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574-9347_dnp_e1307710" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jds.1999.1619" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00528-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L96Z203B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728115v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rougemont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532789v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1998.1781" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.4577" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718926v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.7072" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996157" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78903C6ADE4C7EB9DE9F0D2C1EAE3D44DA8F31ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brendel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marianneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1992.872" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1990.2675" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabenandrasana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdiguian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roccabianca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marvaldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.4703" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maffre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perreault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Blonde" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6799" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6800" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897980v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209421v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01982004303051500" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D84DB19C459BF5CF805F98C037AA57AEF190CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209349v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198100420110155900" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1EE0939C4CE55D402D62F8CBA6BCD2E9B2FCB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231515v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019780039020035300" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CD657E0A0C0769D780D3DAAC44BF0DA06B8A92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1975153" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C6565C8B0645368DEE424851201E04636F178DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395018v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mountjoy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tournier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029547v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728381v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719058v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bodel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728374v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728268v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391113v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hamdam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazy El Barkooky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728262v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364022v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boisserie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728254v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089593v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728248v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisis Bonias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Holtzmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulli&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728076v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098276v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719020v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094553v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764139v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Greek-and-Roman-Painting-and-the-Digital-Humanities/Beaulieu-Toillon/p/book/9780367547011" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092780-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108975v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728273v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719046v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.getty.edu/search?type=product&amp;amp;q=Thescra#" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728113v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715571v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.4686" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728088v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718912v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327415v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728084v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmsh.univ-aix.fr/publications/Pages/atelierMed/atelierMed-14.aspx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728127v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715568v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20988" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728079v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728080v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055273v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572225v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delvaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qxw" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728118v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>