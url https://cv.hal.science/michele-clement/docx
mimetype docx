--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1066,968 +1066,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asymétrie critique : la littérature du XVIe siècle face au genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les voies du « genre ». Rapports de sexe et rôles sexués (XVIe -XVIIIe s.), 90, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.090.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louise Labé et ses Euvres au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 137, pp.73-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Asymétrie critique : la littérature du XVIe siècle face au genre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner une forme à la poésie : les débuts de Jean de Tournes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gryphe, revue de la Bibliothèque de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.34-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'églogue Arion de Scève : une erreur politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 153-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anonymat chez Maurice Scève et le devenir auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les voies du « genre ». Rapports de sexe et rôles sexués (XVIe -XVIIIe s.), 90, pp.23-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 80, pp.279-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Donner une forme à la poésie : les débuts de Jean de Tournes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres et collection : l'emploi du mot œuvres dans un titre français avant 1560 et l'impression des Œuvres d'un auteur avant 1560 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Michèle Clement</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp. 153-170</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 74 (74), pp.135-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhren.2012.3168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'anonymat chez Maurice Scève et le devenir auteur</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je veux résoudre en mon fait l'impossible &amp;quot; (d. 280, v. 4) : Les régimes de la contradiction et leur horizon théologique dans &amp;quot;Délie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.279-295</w:t>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, http://www.cornucopia16.com/a-le-verger-revue-en-ligne/le-verger-bouquets/janvier-2013-mich%C3%A8le</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Œuvres et collection : l'emploi du mot œuvres dans un titre français avant 1560 et l'impression des Œuvres d'un auteur avant 1560 en France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scève et Politien ou comment réinventer l'églogue française : &amp;quot;Saulsaye&amp;quot; et la silve &amp;quot;Rusticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 74 (74), pp.135-159. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 75, pp.173-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Michèle Clement</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-élaborations à Lyon entre 1532 et 1542 : Des interventions lyonnaises en réseau sur les &amp;quot; récits sentimentaux &amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 75, pp.173-190</w:t>
+              <w:t xml:space="preserve">, 2011, 71, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Co-élaborations à Lyon entre 1532 et 1542 : Des interventions lyonnaises en réseau sur les &amp;quot; récits sentimentaux &amp;quot; ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'anachronisme et du clitoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bible et histoire dans &amp;quot;Microcosme&amp;quot; de M. Scève : quelle temporalité pour l'humanité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanica Cracoviensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.87-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui déplore la mort de Marot? Redécouvrir un exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sauza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, t. LXXII (2), pp.301-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom d'auteur et identité littéraire : Louise Labé Lyonnaise. Sous quel nom être publiée en France au XVIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 71, pp.35-44</w:t>
+              <w:t xml:space="preserve">, 2010, 70, pp.73-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579596v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bêtise : définition en guise d'introduction</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (18)</w:t>
+        <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3000,1406 +3000,1331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pré-histoires de l’anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-406-12370-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12370-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louise Labé, Œuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, GF (n° 1641), 978-2-0802-3190-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pré-histoires de l’anthropologie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres de Louise Labé, édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les Œuvres de Louise Labé, 978 2 0802 3190 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12370-5⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 272 p., 2022, 978-90-04-52631-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004526327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève. Le poète en quête d’un langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arion, Blasons, Psaumes, Saulsaye de Maurice Scève (O. C., tome II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">classiques Garnier, tome II, 2019, Œuvres complètes de Scève, Geonget et Naya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privilèges d'auteurs et d'autrices en France (XVIe-XVIIe siècles). Anthologie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004526327⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Classiques Garnier, pp.568, 2017, 978-2-406-05986-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05988-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon, entre Empire et Royaume (843-1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Charansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Béroujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 14, 786 p., 2015, (Bibliothèque d'histoire médiévale), 978-2-8124-5984-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5986-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres complètes, tome V - &amp;quot;Microcosme&amp;quot; / Maurice Scève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.389, 2013, Textes de la Renaissance, 189, 978-2-8124-1251-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2012, Clefs concours. Lettres XVIe siècle, 978-2-35030-218-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Dolet, 1509-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 518 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Formulaire fort récréatif de Bredin le Cocu [1594] / Benoit Du Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel-André Pérouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les Œuvres de Louise Labé, 978 2 0802 3190 1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Paquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.253, 2009, Textes de la Renaissance, n°157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence littéraire des femmes à Lyon à la Renaissance 1520-1560</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Incardona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.284, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cynisme à la Renaissance, Genève, Droz, « les Seuils de la Modernité », 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cynisme à la Renaissance : d'Erasme à Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.284, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman français au XVIe siècle ou Le renouveau d'un genre dans le contexte européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...818 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00428829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4409,1751 +4334,1820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lyon in 1544: Printing and ‘Literature’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emma Herdman, Lucy Rayfield and Valerie Worth-Stylianou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Culture of Celebration in Early Modern Europe: Essays in Honour of Richard Cooper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legenda, pp.35-56, 2024, 978-1-83954-318-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.22212196.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marguerite de Navarre : lire sur la peau du Christ ou la révélation par l’impropriété »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Ferrer, M.-C. Gomez-Géraud et J.-R. Valette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours mystique entre Moyen Âge et Modernité. Tome IV, « Aspects de la Révélation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome IV, Champion, p. 605-621, 2024, 978-2-7453-6217-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04772834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madeleine Lazard, Louise Labé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Arthème Fayard (Pluriel Histoire), pp.I-XII, 2024, 978-2-818-50769-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur l’élégie II de Louise Labé : écrire d’après un modèle latin, français ou italien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(dir.) Gautier Amiel, Jérôme Laubner et Adeline Lionetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger n° XXVII - Les Œuvres de Louise Labé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scève et Du Bellay : l’hommage ou l’adieu ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Bellay Bifrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.117-137, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04320175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-histoires de l’anthropologie [introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-histoires de l’anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.7-18, 2022, 978-2-406-12370-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12370-5.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04183473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Boétie poète-traducteur dans le Discours de la servitude volontaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Menini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductions de La Boétie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-107, 2022, Cahiers La Boétie, 978-2-406-13195-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13195-3.p.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser ou figurer l’homme à la Renaissance ? Vitruve, Vésale, Dürer : prémisses de l’anthropologie»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Girard; M. Clément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-histoires de l’anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.41-56, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04183477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais et ses privilèges d’auteur. Un autre accès à la pratique auctoriale ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Huchon,; Nicolas Le Cadet ,; Romain Menini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inextinguible Rabelais, Huchon (Mireille), Le Cadet (Nicolas), Menini (Romain) (dir.), Classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inextinguible Rabelais, Huchon (Mireille), Le Cadet (Nicolas), Menini (Romain) (dir.), Classiques Garnier, p. 95-117, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04183467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais et ses privilèges d’auteur. Un autre accès à la pratique auctoriale ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huchon (Mireille), Le Cadet (Nicolas), Menini (Romain) (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inextinguible Rabelais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-117, 2021, Les mondes de Rabelais, 978-2-406-10338-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10338-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scève : comment réunir les œuvres d’un auteur qui refuse de faire œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Desan et Anne Régent-Susini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer les œuvres complètes (XVIe et XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Textes Français Modernes; Classiques Garnier Numérique, pp.83-100, 2020, Société des textes français modernes, 978-2-86503-313-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10004-1.p.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ’Á la recherche de l’insolence perdue’ : la Parrêsia à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parrêsia et processus de véridiction de l’Antiquité aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-52, 2019, Cahiers Textuel, 979 1 0370 0274 7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/herm.blanc.2019.01.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Coup d’essai, coup de maître : les blasons de Maurice Scève, émulation lyonnaise et histoire courte du blason anatomique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatomie d’une anatomie. Nouvelles recherches sur les blasons anatomiques du corps féminin, éd. par J. Goeury et T. Hunkeler, Genève, Droz, 2018, p. 157-185.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Michel de Certeau : critique et pratique de la littérature », Les Dossiers du Grihl [En ligne], 2018-02 | 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl [En ligne], 2018-02 | 2018, mis en ligne le 15 mars 2018, https://journals.openedition.org/dossiersgrihl/6846</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une utopie con-vi-viale en temps de guerre » : les Ordonnances generalles d’Amour d’Etienne Pasquier (1564) » in Liberté de conscience et arts de penser (XVIe-XVIIIe siècle), Mélanges McKenna, Champion, 2017, p. 145-160</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècle), Mélanges McKenna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.145-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scève, Dante et la valeur féminine dans Délie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-R. Valette, B. Marzcuk et V. Ferrer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Unique change de scène. Écritures spirituelles et discours amoureux (XIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.231-246, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05738-3.p.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une langue mystique en France au XVIe siècle ? L’expérience de la relation mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Connochie-Bourgne; Jean-Raymon Fanlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fables Mystiques. Savoirs, expériences, représentations du Moyen Âge aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse universitaires de Provence, pp.225-238, 2016, 979-10-320-0046-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.48105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les poètes et leurs libraires au prisme du privilège d’auteur au XVIe siècle : la proto-propriété littéraire », in Les Poètes français de la Renaissance et leurs « libraires », éd. Denis Bjaï et François Rouget, Genève, Droz, 2015, pp. 15-54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Poètes français de la Renaissance et leurs « libraires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scève, 1562 : un microcosme universel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Pierre-François Moreau; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'unité du genre humain : race et histoire à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Presses de l'université Paris-Sorbonne, pp.121-138, 2014, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/LFRD8239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Auteur au miroir d’un texte juridique au début de l’imprimerie (1505-1618). Privilèges d’auteur et institutionnalisation de la propriété littéraire » in Nouveaux Aspects de la culture de l’imprimé. Questions et perspectives. XVe-XVIIe siècles. Études réunies par Grégoire Holtz, Genève, Droz, 2014, pp. 83-114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Aspects de la culture de l’imprimé. Questions et perspectives. XVe-XVIIe siècles. Études réunies par Grégoire Holtz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp. 83-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« François Habert, un marotique tardif ? Dans quel sens lire l’histoire ? », in François Habert, poète français, (1508 ? -1562 ?), Paris, Champion, 2014, p. 89-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Habert, poète français, (1508 ? -1562 ?), Paris, Champion, 2014, p. 89-111</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, p. 89-111, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite d'Angoulême / de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Didier, Antoinette Fouque, Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Des femmes, pp.2767-2768, 2013, 978-2-7210-0631-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00945955v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article “Proba Falconia”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIEFAR, 2012, Femmes antiques et légendaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bûchers de l'Humanisme</w:t>
               </w:r>
@@ -6206,915 +6200,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00934379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article “Proba Falconia”</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Poésie théologienne dans &amp;quot;Microcosme&amp;quot; de Scève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Roudaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et littérature à la Renaissance : mélanges en l'honneur de Franco Giacone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.681-700, 2012, Bibliothèque de la Renaissance, 8, 978-2-8124-0807-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en vers français une poétesse latine. Proba Falconia à Lyon en 1557</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Furno et Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auteur, Traducteur, collaborateur, imprimeur.. qui écrit?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.165-202, 2012, Études et essais sur la Renaissance, 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00934393v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une scène à l'autre. Construction de l'obscénité dans les narrations facétieuses à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Roberts, G. Peureux et L. Wajeman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obscénités Renaissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.335-348, 2011, Travaux d'humanisme et Renaissance, 473, 978-2-600-01466-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reflux du structuralisme en économie et dans la critique littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnafous, Alain ; Roulleau-Berger, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académiquement correct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.171-193, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat bigarré : entre formulaire notarial et récits brefs dans &amp;lt;i&amp;gt;Le Formulaire fort récréatif de Bredin le cocu&amp;lt;/i&amp;gt; (1594)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claire Thomine-Bichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contes et discours bigarrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Sorbonne Université Presses; Presses de l'Université Paris-Sorbonne, pp.159-174, 2011, Cahiers V. L. Saulnier, 978-2-84050-748-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/QUMK2741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Scève et ses imprimeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Keller-Rahbé, Edwige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arrières-boutiques de la littérature : auteurs et imprimeurs-libraires aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Mirail, Toulouse, pp.115-138, 2010, Cribles XVIe - XVIIIe siècles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire la satire de la bêtise : l'exemple des &amp;quot;Apophthegmes du Sr Gaulard&amp;quot; de Tabourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renner, Bernd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Satire dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.121-137, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un nouveau champ littéraire est créé à Lyon 'en donnant lieu à la main féminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément, Michèle;Incardona, Janine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'émergence littéraire des femmes à Lyon à la Renaissance 1520-1560</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.15- 28, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Cynisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desan, Philippe;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Michel de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, Pagination non précisée, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleuze et l'Apocalypse : peut-on en finir avec le jugement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gelas, Bruno;Micolet, Hervé;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deleuze et les écrivains : littérature et philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Defaut, pp.259-265, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement du grec en France de 1507 à 1545</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hébert, Brigitte;Colbus, Jean-Claude;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils de la connaissance : enseignement et formation intellectuelle en Europe entre 1453 et 1715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.141-157, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7124,173 +7049,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que sait-on des Euvres de Louïze Labé Lionnoize (1555) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blasons sexuels. Difficiles scènes sexuelles féminines à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier "Corps féminin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03913079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7300,725 +7225,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’églogue Arion de Scève : restitution humaniste, allégorie politique et erreur stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’églogue Arion de Scève : restitution humaniste, allégorie politique et erreur stratégique</w:t>
+                <w:t xml:space="preserve">Les poètes et leurs libraires vus par le prisme du privilège d’auteur au XVIe siècle : la proto-propriété littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une langue mystique en France au XVIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer Microcosme de M. Scève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la parrêsia / désirer la parrêsia à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Habert, un marotique tardif ? Dans quel sens lire l’histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juristes écrivains à Lyon : Pardoux Du Prat et Benoît du Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur au miroir d’un texte juridique au début de l’imprimerie (1505-1618). Privilèges d’auteur et institutionnalisation de la propriété littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir de la solitude dans Saulsaye de Maurice Scève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Esope de la BIU : mise en livre et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michèle Clement</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de femmes au XVIe siècle à Lyon : le nom de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...454 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181608v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8165,51 +8090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michele.clement@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04588249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Burguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanailtom de Santana Morador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2177-6342.2023v14n27p325-340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.086.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2018.1009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.090.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-369-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/oeuvres/9782080231901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05988-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Andr&#233; P&#233;rouse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Paquant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.22212196.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736189v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductions-de-la-boetie-la-boetie-poete-traducteur-dans-le-discours-de-la-servitude-volontaire.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13195-3.p.0079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183477v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-rabelais-et-ses-privileges.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/parresia-et-processus-de-veridiction-pascal-debailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.blanc.2019.01.0035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0231" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LFRD8239" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QUMK2741" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michele.clement@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04588249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Burguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanailtom de Santana Morador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2177-6342.2023v14n27p325-340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.086.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2018.1009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.090.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-369-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/oeuvres/9782080231901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05988-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Andr&#233; P&#233;rouse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Paquant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.22212196.8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductions-de-la-boetie-la-boetie-poete-traducteur-dans-le-discours-de-la-servitude-volontaire.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13195-3.p.0079" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-rabelais-et-ses-privileges.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/parresia-et-processus-de-veridiction-pascal-debailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.blanc.2019.01.0035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LFRD8239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QUMK2741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>