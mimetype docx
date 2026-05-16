--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -339,263 +339,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Jacques Grévin et Le Temple de Ronsard (1563). Enquête génétique et poétique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, I (n° 45), p. 65-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15141-8.p.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04183469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les noms du sexe féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets d'histoire de la médecine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, p. 22-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Michèle Clement</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Petit Œuvre d’Amour, et gaige d’amytié (1538). Attribution et résurrection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, I (n° 45), p. 65-102. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, I (n° 45), p. 409-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15141-8.p.0409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -700,51 +700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Voix de femmes dans L’Adolescence clémentine (1538) », Babel [En ligne], Hors-série Agrégation | 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les Voix dans L'Adolescence Clémentine, hors série, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -778,51 +778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les EUVRES de Louise Labé : quand le genre dérange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le concept de genre a-t-il changé les études littéraires ?, 74 (printemps 2018), pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -847,51 +847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Œuvres de Politien à Lyon et les réécritures scéviennes : Scève, Politien… et Saussure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, revue Camenæ, décembre 2018, sur « la réception d’Ange Politien en France au XVIe siècle », n°22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -916,51 +916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposer de nouvelles scansions : lecture critique de l’anthologie de Jean-Claude Margolin, Les Humanistes européens de la Renaisssance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les études sur la littérature de la Renaissance à l’épreuve des frontières disciplinaires, 86, pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,204 +1066,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Labé et ses Euvres au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.73-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asymétrie critique : la littérature du XVIe siècle face au genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les voies du « genre ». Rapports de sexe et rôles sexués (XVIe -XVIIIe s.), 90, pp.23-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.090.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/licla1.090.0023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01706570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner une forme à la poésie : les débuts de Jean de Tournes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gryphe, revue de la Bibliothèque de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1288,51 +1288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'églogue Arion de Scève : une erreur politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp. 153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1357,51 +1357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anonymat chez Maurice Scève et le devenir auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1426,51 +1426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvres et collection : l'emploi du mot œuvres dans un titre français avant 1560 et l'impression des Œuvres d'un auteur avant 1560 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je veux résoudre en mon fait l'impossible &amp;quot; (d. 280, v. 4) : Les régimes de la contradiction et leur horizon théologique dans &amp;quot;Délie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, http://www.cornucopia16.com/a-le-verger-revue-en-ligne/le-verger-bouquets/janvier-2013-mich%C3%A8le</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1586,51 +1586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scève et Politien ou comment réinventer l'églogue française : &amp;quot;Saulsaye&amp;quot; et la silve &amp;quot;Rusticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75, pp.173-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1724,51 +1724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'anachronisme et du clitoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Labé et les arts poétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 07 (07), pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2541,51 +2541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privilèges d’auteurs et d’autrices en France aux XVIe-XVIIe siècles : fenêtres sur la réalité littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno internazionale – International conference, « I privilegi librari in Italia e Francia nella prima età moderna – The book privileges in France and in Italy in the Early Modern Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Udine, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énoncé religieux dans &amp;quot;Délie&amp;quot; : le problème du sens global et du sens local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Délie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. http://www.fabula.org/colloques/document1806.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcosme&amp;quot; est-il un poème biblique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echos poétiques de la Bible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.207-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2748,51 +2748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'ordre social (1515-1559) : comparaison de &amp;quot;La Monarchie de France&amp;quot; de Seyssel et du &amp;quot;Discours sur les quatre estats&amp;quot; de Du Bellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Claude de Seyssel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Mans, France. pp.121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3000,1168 +3000,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Labé, Œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, GF (n° 1641), 978-2-0802-3190-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pré-histoires de l’anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-406-12370-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12370-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 272 p., 2022, 978-90-04-52631-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004526327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres de Louise Labé, édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Girard</w:t>
+                <w:t xml:space="preserve">Michel Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les Œuvres de Louise Labé, 978 2 0802 3190 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève. Le poète en quête d’un langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arion, Blasons, Psaumes, Saulsaye de Maurice Scève (O. C., tome II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">classiques Garnier, tome II, 2019, Œuvres complètes de Scève, Geonget et Naya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privilèges d'auteurs et d'autrices en France (XVIe-XVIIe siècles). Anthologie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Keller-Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Classiques Garnier, pp.568, 2017, 978-2-406-05986-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05988-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon, entre Empire et Royaume (843-1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Charansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Béroujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 14, 786 p., 2015, (Bibliothèque d'histoire médiévale), 978-2-8124-5984-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5986-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01294188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres complètes, tome V - &amp;quot;Microcosme&amp;quot; / Maurice Scève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.389, 2013, Textes de la Renaissance, 189, 978-2-8124-1251-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève, Délie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2012, Clefs concours. Lettres XVIe siècle, 978-2-35030-218-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Dolet, 1509-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 518 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Formulaire fort récréatif de Bredin le Cocu [1594] / Benoit Du Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel-André Pérouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, GF (n° 1641), 978-2-0802-3190-1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Paquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.253, 2009, Textes de la Renaissance, n°157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Œuvres de Louise Labé, édition critique</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence littéraire des femmes à Lyon à la Renaissance 1520-1560</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les Œuvres de Louise Labé, 978 2 0802 3190 1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Incardona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.284, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...795 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cynisme à la Renaissance, Genève, Droz, « les Seuils de la Modernité », 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4342,212 +4342,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Marguerite de Navarre : lire sur la peau du Christ ou la révélation par l’impropriété »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Ferrer, M.-C. Gomez-Géraud et J.-R. Valette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours mystique entre Moyen Âge et Modernité. Tome IV, « Aspects de la Révélation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome IV, Champion, p. 605-621, 2024, 978-2-7453-6217-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Lyon in 1544: Printing and ‘Literature’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emma Herdman, Lucy Rayfield and Valerie Worth-Stylianou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Culture of Celebration in Early Modern Europe: Essays in Honour of Richard Cooper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legenda, pp.35-56, 2024, 978-1-83954-318-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.22212196.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/jj.22212196.8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04772855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scève et Du Bellay : l’hommage ou l’adieu ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeline Lionetto; François Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Bellay Bifrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.117-137, 2023</w:t>
@@ -4725,243 +4725,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04320175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Boétie poète-traducteur dans le Discours de la servitude volontaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Menini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions de La Boétie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-107, 2022, Cahiers La Boétie, 978-2-406-13195-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13195-3.p.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pré-histoires de l’anthropologie [introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-histoires de l’anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.7-18, 2022, 978-2-406-12370-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12370-5.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04183473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser ou figurer l’homme à la Renaissance ? Vitruve, Vésale, Dürer : prémisses de l’anthropologie»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Girard; M. Clément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-histoires de l’anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.41-56, 2022</w:t>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais et ses privilèges d’auteur. Un autre accès à la pratique auctoriale ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Huchon,; Nicolas Le Cadet ,; Romain Menini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inextinguible Rabelais, Huchon (Mireille), Le Cadet (Nicolas), Menini (Romain) (dir.), Classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inextinguible Rabelais, Huchon (Mireille), Le Cadet (Nicolas), Menini (Romain) (dir.), Classiques Garnier, p. 95-117, 2021</w:t>
@@ -5063,51 +5063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais et ses privilèges d’auteur. Un autre accès à la pratique auctoriale ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huchon (Mireille), Le Cadet (Nicolas), Menini (Romain) (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inextinguible Rabelais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5158,51 +5158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scève : comment réunir les œuvres d’un auteur qui refuse de faire œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Desan et Anne Régent-Susini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer les œuvres complètes (XVIe et XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Textes Français Modernes; Classiques Garnier Numérique, pp.83-100, 2020, Société des textes français modernes, 978-2-86503-313-3. </w:t>
@@ -5331,51 +5331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Coup d’essai, coup de maître : les blasons de Maurice Scève, émulation lyonnaise et histoire courte du blason anatomique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatomie d’une anatomie. Nouvelles recherches sur les blasons anatomiques du corps féminin, éd. par J. Goeury et T. Hunkeler, Genève, Droz, 2018, p. 157-185.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Michel de Certeau : critique et pratique de la littérature », Les Dossiers du Grihl [En ligne], 2018-02 | 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl [En ligne], 2018-02 | 2018, mis en ligne le 15 mars 2018, https://journals.openedition.org/dossiersgrihl/6846</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5469,51 +5469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une utopie con-vi-viale en temps de guerre » : les Ordonnances generalles d’Amour d’Etienne Pasquier (1564) » in Liberté de conscience et arts de penser (XVIe-XVIIIe siècle), Mélanges McKenna, Champion, 2017, p. 145-160</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de conscience et arts de penser (XVIe-XVIIIe siècle), Mélanges McKenna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.145-160, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5538,51 +5538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scève, Dante et la valeur féminine dans Délie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-R. Valette, B. Marzcuk et V. Ferrer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Unique change de scène. Écritures spirituelles et discours amoureux (XIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.231-246, 2016, </w:t>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les poètes et leurs libraires au prisme du privilège d’auteur au XVIe siècle : la proto-propriété littéraire », in Les Poètes français de la Renaissance et leurs « libraires », éd. Denis Bjaï et François Rouget, Genève, Droz, 2015, pp. 15-54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Poètes français de la Renaissance et leurs « libraires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5771,51 +5771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scève, 1562 : un microcosme universel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Lestringant; Pierre-François Moreau; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'unité du genre humain : race et histoire à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Presses de l'université Paris-Sorbonne, pp.121-138, 2014, Cahiers V. L. Saulnier, 978-2-84050-926-4. </w:t>
@@ -5853,51 +5853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Auteur au miroir d’un texte juridique au début de l’imprimerie (1505-1618). Privilèges d’auteur et institutionnalisation de la propriété littéraire » in Nouveaux Aspects de la culture de l’imprimé. Questions et perspectives. XVe-XVIIe siècles. Études réunies par Grégoire Holtz, Genève, Droz, 2014, pp. 83-114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Aspects de la culture de l’imprimé. Questions et perspectives. XVe-XVIIe siècles. Études réunies par Grégoire Holtz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp. 83-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5991,51 +5991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite d'Angoulême / de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Didier, Antoinette Fouque, Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Des femmes, pp.2767-2768, 2013, 978-2-7210-0631-8</w:t>
@@ -6058,199 +6058,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00945955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les bûchers de l'Humanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierrette Turlais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étienne Dolet. "Le Second Enfer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Artulis, pp.111-116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Article “Proba Falconia”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIEFAR, 2012, Femmes antiques et légendaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie théologienne dans &amp;quot;Microcosme&amp;quot; de Scève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Roudaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et littérature à la Renaissance : mélanges en l'honneur de Franco Giacone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.681-700, 2012, Bibliothèque de la Renaissance, 8, 978-2-8124-0807-6</w:t>
@@ -6279,51 +6279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en vers français une poétesse latine. Proba Falconia à Lyon en 1557</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Furno et Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auteur, Traducteur, collaborateur, imprimeur.. qui écrit?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.165-202, 2012, Études et essais sur la Renaissance, 99</w:t>
@@ -6346,268 +6346,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00934393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le reflux du structuralisme en économie et dans la critique littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnafous, Alain ; Roulleau-Berger, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académiquement correct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.171-193, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat bigarré : entre formulaire notarial et récits brefs dans &amp;lt;i&amp;gt;Le Formulaire fort récréatif de Bredin le cocu&amp;lt;/i&amp;gt; (1594)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claire Thomine-Bichard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contes et discours bigarrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Sorbonne Université Presses; Presses de l'Université Paris-Sorbonne, pp.159-174, 2011, Cahiers V. L. Saulnier, 978-2-84050-748-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/QUMK2741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'une scène à l'autre. Construction de l'obscénité dans les narrations facétieuses à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Roberts, G. Peureux et L. Wajeman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obscénités Renaissantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.335-348, 2011, Travaux d'humanisme et Renaissance, 473, 978-2-600-01466-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00934348v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Scève et ses imprimeurs</w:t>
               </w:r>
@@ -7063,64 +7063,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des Euvres de Louïze Labé Lionnoize (1555) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7138,51 +7138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blasons sexuels. Difficiles scènes sexuelles féminines à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier "Corps féminin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poètes et leurs libraires vus par le prisme du privilège d’auteur au XVIe siècle : la proto-propriété littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7363,51 +7363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une langue mystique en France au XVIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7425,51 +7425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer Microcosme de M. Scève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7487,51 +7487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la parrêsia / désirer la parrêsia à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7549,51 +7549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Habert, un marotique tardif ? Dans quel sens lire l’histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7611,51 +7611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juristes écrivains à Lyon : Pardoux Du Prat et Benoît du Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7673,51 +7673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auteur au miroir d’un texte juridique au début de l’imprimerie (1505-1618). Privilèges d’auteur et institutionnalisation de la propriété littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7735,51 +7735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir de la solitude dans Saulsaye de Maurice Scève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7791,151 +7791,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publication de femmes au XVIe siècle à Lyon : le nom de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Esope de la BIU : mise en livre et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181600v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8090,51 +8090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michele.clement@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04588249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Burguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanailtom de Santana Morador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2177-6342.2023v14n27p325-340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.086.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2018.1009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.090.0023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-369-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/oeuvres/9782080231901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05988-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Andr&#233; P&#233;rouse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Paquant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.22212196.8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductions-de-la-boetie-la-boetie-poete-traducteur-dans-le-discours-de-la-servitude-volontaire.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13195-3.p.0079" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-rabelais-et-ses-privileges.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/parresia-et-processus-de-veridiction-pascal-debailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.blanc.2019.01.0035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LFRD8239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QUMK2741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michele.clement@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04588249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Burguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanailtom de Santana Morador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2177-6342.2023v14n27p325-340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.086.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2018.1009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.090.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sauza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-369-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/oeuvres/9782080231901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pre-histoires-de-l-anthropologie.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05988-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Andr&#233; P&#233;rouse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Paquant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Incardona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.22212196.8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/traductions-de-la-boetie-la-boetie-poete-traducteur-dans-le-discours-de-la-servitude-volontaire.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13195-3.p.0079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12370-5.p.0007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-rabelais-et-ses-privileges.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/parresia-et-processus-de-veridiction-pascal-debailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.blanc.2019.01.0035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LFRD8239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QUMK2741" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>