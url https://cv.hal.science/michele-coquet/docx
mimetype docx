--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,2188 +66,2188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I tried to say&amp;quot;. Ou comment la poésie des images et des sons vient en aide à l'anthropologue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« I tried to say ». Ou comment la poésie des images et des sons vient en aide à l’anthropologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âges d'homme, hommages. Autour de Jean Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bondaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archives, écriture, fiction. Dans les pas de Jean Jamin, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.7635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capsules temporelles, modes d'emploi -Un antidote pour la fin d'un monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.3595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double drame de la création selon Le Mystère Picasso (1956) de Henri-Georges Clouzot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.2816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À main levée. La scarification comme œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir, sentir, figurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203-204, pp.429-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.23251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' « album de dessins indigènes ». Thérèse Rivière chez les Ath Abderrahman Kebèche de l'Aurès (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picasso ou l'enfance en boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.1336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir faire et donner forme, ou ce qui advient lorsqu’on façonne une œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les actes de colloques du musée du quai Branly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/actesbranly.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets et leurs musées : en guise d'introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 69 (1), pp.7 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/jafr.1999.1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une esthétique du fétiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes de pensée en Afrique Noire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 8, pp.111 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/span.1034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une esthétique du fétiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes de pensée en Afrique Noire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 8, pp.111 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/span.1034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrias africanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre a cabeça e a terra: arte têxtil tradicional africana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-65-89070--48-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces chaussures, que vous voyez là</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et donc !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782490437320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éprouver la matière du monde.Bref aperçu d'une théorie non occidentale des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scarifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Barbier-Mueller, 2023, 978-2-38203-152-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éprouver la matière du monde. Bref aperçu sur une théorie non occidentale des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scarifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Barbier-Mueller, 2023, 978-2-38203-152-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esthétique humaniste de Picasso en réponse à l’énigme des arts de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La préhistoire au présent – Mots, images, savoirs, fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-263, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Un monde merveilleux où vivre ». Opal Whiteley, l’état d’enfance et la création (Oregon, Etats-Unis d’Amérique)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances – Pratiques, croyances et inventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un monde merveilleux où vivre ». Opal Whiteley, l’état d’enfance et la création (Oregon, Etats-Unis d’Amérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances – Pratiques, croyances et inventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image et sa glose : composition graphique, structure narrative et énonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'écrit africain à l'oral - Le phénomène graphique africain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps et ses doubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Houseman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'un corps? - Afrique de l'Ouest/Europe occidentale/Nouvelle-Guinée/Amazonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies multiples de la ressemblance. Effigies cultuelles et portraits photographiques africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures à l'œuvre - Rencontres en art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie et histoire-L'art en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Coquet, Brigitte Derlon et Monique Jeudy-Ballini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures à l'œuvre - Rencontres en art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biro Editeur et Editions de la Maison des sciences de l'homme, pp.365-379, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie-Concepts et aires culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2-200-26107-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 - L'anthropologie de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.140, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.segal.2001.01.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurs et malheurs des arts exotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Majeur ou mineur ? Les hiérarchies en art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BORDURES AFRICAINES: IMAGES DU CORPS ET MORCELLEMENT DE l'ÉTENDUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lisières et bordures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433573v1</w:t>
-              </w:r>
-[...1060 lines deleted...]
-                <w:t xml:space="preserve">hal-03431360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2939,51 +2939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433559v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04283361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Houseman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.segal.2001.01.0140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.7635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3595" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23251" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/actesbranly.90" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1999.1184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/span.1034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478773v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.7635" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3595" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23251" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.1336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/actesbranly.90" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jafr.1999.1184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/span.1034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433559v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04283361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Houseman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.segal.2001.01.0140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>