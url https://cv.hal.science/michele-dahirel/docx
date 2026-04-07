--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Josse</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Nouveau</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322157v1</w:t>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128, pp.104868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Tiphanie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Émilie Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,64 +1580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic differences in blastocoel and uterine fluids collected in vivo by ultrasound biomicroscopy on rabbit embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,113 +2616,125 @@
               <w:t xml:space="preserve">Placenta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,1566 +2743,1566 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.136-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t>
+                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608867v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+                <w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sandersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+                <w:t xml:space="preserve">Pauline M. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495110v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gautier</w:t>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mendoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Charlotte Sandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.143--153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607465v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12989-016-0151-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by l-NAME, a nitric oxide synthase inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Placenta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.254-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), pp.183-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S204017/4414000087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0063101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4299,1578 +4311,1578 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0083458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of utero-placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard E. Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Placenta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (10), pp.769-775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Obesogenic Diet Started Before Puberty Leads to Abnormal Mammary Gland Development During Pregnancy in the Rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 240 (2), pp.347-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvdy.22536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of epidermal growth factor receptor in the goat cumulus-oocyte complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.439-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrd.20040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic competence of in vitro grown goat oocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Centrosome inheritance in sheep zygotes : centrioles are contributed by the sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 118, pp.367-373</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49, pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689885v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrosome inheritance in sheep zygotes : centrioles are contributed by the sperm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Meiotic competence of in vitro grown goat oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Chesne</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 49, pp.445-450</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 118, pp.367-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696110v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental competence of goat oocytes from follicles of different size categories following maturation, fertilization and culture in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 103, pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrous sheep serum as a potent agent for ovine IVF : effect on cholesterol efflux from spermatozoa and the acrosome reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 42, pp.1017-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal development following in vitro oocyte maturation and fertilization in the goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sevellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 39, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubule distribution during fertilization in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. del Mar Yllera-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (3), pp.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro maturation and fertilization of goat oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 37, pp.1049-1060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic acid metabolism and casein secretion in lactating rabbit mammary epithelial cells: effects of inhibitors of prostaglandins and leukotrienes synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la monensine sur la secretion des caseines dans les cellules epitheliales mammaires de lapines en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Lacroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 35 (2), pp.259-276</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (2A), pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02721075v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la monensine sur la sécrétion des caséines dans les cellules épithéliales mammaires de lapines en lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arachidonic acid metabolism and casein secretion in lactating rabbit mammary epithelial cells: effects of inhibitors of prostaglandins and leukotrienes synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Ollivier-Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
+                <w:t xml:space="preserve">C. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (2A), pp.303-317</w:t>
+              <w:t xml:space="preserve">Prostaglandins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 35 (2), pp.259-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898792v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02721075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la monensine sur la secretion des caseines dans les cellules epitheliales mammaires de lapines en lactation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Effets de la monensine sur la sécrétion des caséines dans les cellules épithéliales mammaires de lapines en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ollivier-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (2A), pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720587v1</w:t>
+                <w:t xml:space="preserve">hal-00898792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'aspirine et de l'acide nordihydroguaiarétique sur la sécrétion des caséines du lait par la cellule épithéliale mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 26 (2B), pp.575-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5880,51 +5892,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal exposure to a mixture of food chemical compounds on fetoplacental development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5933,257 +5945,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donya Popping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hradec Králové, Czech Republic. n.p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes ovins innovants en Ile de France : Evaluation de la contamination des brebis et de leurs fourrages par des micro-polluants et profilage en acides gras des fluides animauxdes produits animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Jitaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wolgust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6205,619 +6217,619 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Placenta Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883821v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
+                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
+              <w:t xml:space="preserve">European Placenta Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716812v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808248v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orianne Valais</w:t>
+                <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903205v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6866,758 +6878,758 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2022.103562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t>
+                <w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IETS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t>
+              <w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454910v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t>
+                <w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hankele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Daniel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t>
+              <w:t xml:space="preserve">46th IETS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029288v1</w:t>
+                <w:t xml:space="preserve">hal-02454910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7625,508 +7637,499 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02734074v1</w:t>
+                <w:t xml:space="preserve">hal-02735937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734768v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8171,600 +8174,609 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
+                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738311v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187460v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735937v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,1112 +8808,1112 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Guinot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607889v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
+              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743432v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02742499v1</w:t>
+                <w:t xml:space="preserve">hal-02743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Teratology Society (ETS). GBR., Sep 2016, Dublin, Ireland. 210 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740895v1</w:t>
+                <w:t xml:space="preserve">hal-02742499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741151v1</w:t>
+                <w:t xml:space="preserve">hal-02741096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741096v1</w:t>
+                <w:t xml:space="preserve">hal-02741151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2014, Nantes, France. 57 p</w:t>
+              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741228v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
+              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2014, Nantes, France. 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740876v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation foetale des anomalies du métabolisme glucidique, de la croissance osseuse et de la prédisposition à l'ostéochondrose chez le poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9910,1193 +9922,1193 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.34-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+                <w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontre du Groupe de la Francophonie Placentaire (GfP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Nevada, United States. pp.150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv26n1Ab72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797176v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier</w:t>
+                <w:t xml:space="preserve">Long term growth and glucose metabolism perturbations after between-breed embryo transfer in foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv26n1Ab72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019240v1</w:t>
+                <w:t xml:space="preserve">hal-02740977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term growth and glucose metabolism perturbations after between-breed embryo transfer in foals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
+              <w:t xml:space="preserve">3. Rencontre du Groupe de la Francophonie Placentaire (GfP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Sep 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740977v1</w:t>
+                <w:t xml:space="preserve">hal-02797176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01190599v1</w:t>
+                <w:t xml:space="preserve">hal-02808308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189852v1</w:t>
+                <w:t xml:space="preserve">hal-01190599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746509v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808308v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of embryo transfer in a larger breed on posnatal growth and glucose metabolism in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11105,1109 +11117,1109 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Champaign, USA., Jan 2013, Hannover, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv25n1Ab159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of placental vascularization using 3D Power Doppler angiography and stereology in a rabbit model of IUGR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress ofn Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. pp.417, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02119.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+                <w:t xml:space="preserve">Oocyte collection and maturation rate are reduced with repeated ovum pick-up in mares but competence for maturation is restored by incubation with follicular fluid from dominant follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000172v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019367v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000708v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000196v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocyte collection and maturation rate are reduced with repeated ovum pick-up in mares but competence for maturation is restored by incubation with follicular fluid from dominant follicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+                <w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.70</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001406v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193648v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Thieme</w:t>
+                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Boyer</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini:Maternal Communication with gametes and Embryo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756177v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t>
+                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rolland</w:t>
@@ -12221,150 +12233,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini:Maternal Communication with gametes and Embryo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822680v1</w:t>
+                <w:t xml:space="preserve">hal-02756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12379,1043 +12391,1043 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Longin</w:t>
+                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755483v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Thieme</w:t>
+                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting AETE (Association Européenne de Transfert Embryonnaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755286v1</w:t>
+                <w:t xml:space="preserve">hal-02755483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting AETE (Association Européenne de Transfert Embryonnaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820969v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Diego, California, United States. pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a hyperlidic hypercholesterolemic diet on folliculogenesis and adipophlin expression in the preimplantation embryo in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 2nd General Meeting GEMINI: Maternal Communication with Gametes and Embryos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a hyperlipidic and hypercholesterolemic diet on maternal hormonal secretion and ovarian function in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IntraUterine Growth Restriction and Metabolic programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Beauvais, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovine progesterone-induced blocking factor at the feto-maternal interface during implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maëlle Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie de l'ovulation: mise en place de la fonction lutéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolifreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Salon de Gynécologie Obstétrique Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13425,51 +13437,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13528,73 +13540,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterine healing after cesarean, Development of a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13616,619 +13628,619 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th annual meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Maudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04147559v1</w:t>
+                <w:t xml:space="preserve">hal-05203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+                <w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Fos do Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104763, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994663v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Rivière</w:t>
+                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203851v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition sub-chronique maternelle à des microplastiques de polyéthylène par ingestion dans un modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Thenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Scientifiques et Techniques du Réseau des Microscopistes de l’INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine embryo size does matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14277,119 +14289,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NURSING IN THE PERICONCEPTIONAL PERIOD ALTERS PLACENTAL GENE EXPRESSION AND SUBSEQUENT FOAL GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14421,73 +14433,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHAD World Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une exposition maternelle à un cocktail de contaminants alimentaires sur le développement et la croissance foeto-placentaire chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14496,1935 +14508,1935 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
+                <w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Gourtay</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
+              <w:t xml:space="preserve">IFPA meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469695v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de la ration concentrée du poulain</w:t>
+                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël van Cauter</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290800v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t>
+                <w:t xml:space="preserve">Fractionnement de la ration concentrée du poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Gastaldo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Marion Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Dubois</w:t>
+                <w:t xml:space="preserve">Juliette Auclair- Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël van Cauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348714v1</w:t>
+                <w:t xml:space="preserve">hal-03290800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733979v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rolland</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Aviesan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
+              <w:t xml:space="preserve">IFPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733977v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
+              <w:t xml:space="preserve">Journée Aviesan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264920v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rolland</w:t>
+                <w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. , Placenta, 9, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734076v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois</w:t>
+                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. , Placenta, 9, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735438v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t>
+                <w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Deliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t>
+              <w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607380v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t>
+                <w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605888v1</w:t>
+                <w:t xml:space="preserve">hal-01607380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605995v1</w:t>
+                <w:t xml:space="preserve">hal-01605888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la plus critique fenêtre d'exposition d'une surnutrition lipidique maternelle pour le développement foeto-placentaire: entre la période préconceptionnelle et la période gestationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735162v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Mendoza</w:t>
+                <w:t xml:space="preserve">Détermination de la plus critique fenêtre d'exposition d'une surnutrition lipidique maternelle pour le développement foeto-placentaire: entre la période préconceptionnelle et la période gestationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Deliège</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606870v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental tranfer of nanoparticles inhaled due to maternal exposure to filtered diesel engine exhaust during pregnancy in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16433,1519 +16445,1519 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2016 - Placenta: Back to the Basics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Portland, Oregon, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 45, 150 p., 2016, International Federation of Placenta Associations Meeting. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2016.06.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741181v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Marchiol</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741331v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Serteyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In utero diesel exhaust exposure induces altered placenta vascularization, placental nanoparticles transfer and intergenerational effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting and ToxExpo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, New Orléans, Louisiane, United States. , Toxicological Sciences, 150 (S1), 384 p., 2016, Toxicological Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741280v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In utero diesel exhaust exposure induces altered placenta vascularization, placental nanoparticles transfer and intergenerational effects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting and ToxExpo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, New Orléans, Louisiane, United States. , Toxicological Sciences, 150 (S1), 384 p., 2016, Toxicological Sciences</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533870v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">L'exposition maternelle aux gaz d'échappement Diesel pendant la gestation affecte la santé de la descendance à l'âge adulte, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t>
+              <w:t xml:space="preserve">La qualité de l'air pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Romainville, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797492v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t>
+              <w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741217v1</w:t>
+                <w:t xml:space="preserve">hal-02797492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Office</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02741023v1</w:t>
+                <w:t xml:space="preserve">hal-02741217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition maternelle aux gaz d'échappement Diesel pendant la gestation affecte la santé de la descendance à l'âge adulte, dans un modèle lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Guinot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité de l'air pour la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Romainville, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hersonissos, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801483v1</w:t>
+                <w:t xml:space="preserve">hal-02741023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741147v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
+              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193828v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17953,382 +17965,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t>
+              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741092v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02743595v1</w:t>
+                <w:t xml:space="preserve">hal-02741092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741148v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18350,137 +18362,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18502,1309 +18514,1309 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines, minéraux, Oméga 3, préconceptionelle et gestationnelle sur le développement foetoplacentaire dans un modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées Nationales de la Société Française de Médecine Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Monaco, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue de Médecine Périnatale, 5 (Supplément 1), 164 p., 2013, 43es Journées Nationales de la Société Française de Médecine Périnatale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by L-NAME, a nitric oxide synthase inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Whistler, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Placenta, 34 (9), 2013, Placenta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02747349v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748225v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808008v1</w:t>
+                <w:t xml:space="preserve">hal-02748225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fetal and postnatal effects of periconceptional hyperglycemia using a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Orlando, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 23 (1), 2011, Reproduction Fertility and Development. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv23n1Ab98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
+              <w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812648v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t>
+              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819404v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic competence of growing oocytes from adult goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gametes: development and function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serono Symposia, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19814,287 +19826,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nulliparity affects the expression of a limited number of genes and pathways in Day 8 equine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20241,51 +20253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696110v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Yllera-Fernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707960v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blachier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001406v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Palmer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Caillaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801483v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837623v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Yllera-Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721075v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blachier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Palmer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Caillaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833934v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801483v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837623v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>