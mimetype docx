--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Tiphanie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Émilie Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+                <w:t xml:space="preserve">hal-04322157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133576v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Josse</w:t>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Nouveau</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.104868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322157v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,64 +1580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic differences in blastocoel and uterine fluids collected in vivo by ultrasound biomicroscopy on rabbit embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,204 +2926,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gautier</w:t>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mendoza</w:t>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Peugnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.143--153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607465v1</w:t>
+                <w:t xml:space="preserve">hal-01495110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,210 +3145,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.143--153. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495110v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
@@ -3468,90 +3468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3602,103 +3602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Peugnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,217 +4797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrosome inheritance in sheep zygotes : centrioles are contributed by the sperm</w:t>
+                <w:t xml:space="preserve">Meiotic competence of in vitro grown goat oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Chesne</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 49, pp.445-450</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 118, pp.367-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696110v1</w:t>
+                <w:t xml:space="preserve">hal-02689885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic competence of in vitro grown goat oocytes</w:t>
+                <w:t xml:space="preserve">Centrosome inheritance in sheep zygotes : centrioles are contributed by the sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 118, pp.367-373</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49, pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689885v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental competence of goat oocytes from follicles of different size categories following maturation, fertilization and culture in vitro</w:t>
               </w:r>
@@ -5488,342 +5488,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la monensine sur la secretion des caseines dans les cellules epitheliales mammaires de lapines en lactation</w:t>
+                <w:t xml:space="preserve">Arachidonic acid metabolism and casein secretion in lactating rabbit mammary epithelial cells: effects of inhibitors of prostaglandins and leukotrienes synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (2A), pp.303-317</w:t>
+              <w:t xml:space="preserve">Prostaglandins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 35 (2), pp.259-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720587v1</w:t>
+                <w:t xml:space="preserve">hal-02721075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic acid metabolism and casein secretion in lactating rabbit mammary epithelial cells: effects of inhibitors of prostaglandins and leukotrienes synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lacroix</w:t>
+                <w:t xml:space="preserve">Effets de la monensine sur la sécrétion des caséines dans les cellules épithéliales mammaires de lapines en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 35 (2), pp.259-276</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (2A), pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02721075v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la monensine sur la sécrétion des caséines dans les cellules épithéliales mammaires de lapines en lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Ollivier-Bousquet</w:t>
+                <w:t xml:space="preserve">Effets de la monensine sur la secretion des caseines dans les cellules epitheliales mammaires de lapines en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (2A), pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898792v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'aspirine et de l'acide nordihydroguaiarétique sur la sécrétion des caséines du lait par la cellule épithéliale mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,277 +6293,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Margat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
+              <w:t xml:space="preserve">European Placenta Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716812v1</w:t>
+                <w:t xml:space="preserve">hal-03883821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Placenta Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883821v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t>
               </w:r>
@@ -6674,103 +6674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -7084,51 +7084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,103 +7192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7829,277 +7829,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735937v1</w:t>
+                <w:t xml:space="preserve">hal-02734074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738311v1</w:t>
+                <w:t xml:space="preserve">hal-02734768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
               </w:r>
@@ -8204,411 +8213,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
+                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734074v1</w:t>
+                <w:t xml:space="preserve">hal-02738311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+                <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734768v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187460v1</w:t>
+                <w:t xml:space="preserve">hal-02735937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t>
               </w:r>
@@ -8646,51 +8646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t>
@@ -8838,293 +8838,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
+              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740895v1</w:t>
+                <w:t xml:space="preserve">hal-01607889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Guinot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Teratology Society (ETS). GBR., Sep 2016, Dublin, Ireland. 210 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607889v1</w:t>
+                <w:t xml:space="preserve">hal-02742499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9183,471 +9204,450 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
+                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02742499v1</w:t>
+                <w:t xml:space="preserve">hal-02740895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab119⟩</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741096v1</w:t>
+                <w:t xml:space="preserve">hal-02741151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741151v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t>
               </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,51 +9883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation foetale des anomalies du métabolisme glucidique, de la croissance osseuse et de la prédisposition à l'ostéochondrose chez le poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10194,51 +10194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
@@ -10386,617 +10386,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808308v1</w:t>
+                <w:t xml:space="preserve">hal-01190599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01190599v1</w:t>
+                <w:t xml:space="preserve">hal-01189852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189852v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Stéphane Chaffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746509v1</w:t>
+                <w:t xml:space="preserve">hal-02808308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11038,51 +11038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of embryo transfer in a larger breed on posnatal growth and glucose metabolism in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11300,182 +11300,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocyte collection and maturation rate are reduced with repeated ovum pick-up in mares but competence for maturation is restored by incubation with follicular fluid from dominant follicles</w:t>
+                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Palmer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.70</w:t>
+              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001406v1</w:t>
+                <w:t xml:space="preserve">hal-01019367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11504,228 +11504,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000708v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019367v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11754,472 +11754,472 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000172v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+                <w:t xml:space="preserve">Oocyte collection and maturation rate are reduced with repeated ovum pick-up in mares but competence for maturation is restored by incubation with follicular fluid from dominant follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000196v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820969v1</w:t>
+                <w:t xml:space="preserve">hal-01193648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laigre</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini:Maternal Communication with gametes and Embryo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193648v1</w:t>
+                <w:t xml:space="preserve">hal-02756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
+                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rolland</w:t>
@@ -12233,94 +12233,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini:Maternal Communication with gametes and Embryo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756177v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
               </w:r>
@@ -12421,398 +12421,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Thieme</w:t>
+                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822680v1</w:t>
+                <w:t xml:space="preserve">hal-02755483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Longin</w:t>
+                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting AETE (Association Européenne de Transfert Embryonnaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755483v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Thieme</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting AETE (Association Européenne de Transfert Embryonnaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755286v1</w:t>
+                <w:t xml:space="preserve">hal-02820969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits</w:t>
               </w:r>
@@ -12945,51 +12945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13695,411 +13695,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Rivière</w:t>
+                <w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Fos do Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104763, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203851v1</w:t>
+                <w:t xml:space="preserve">hal-04147559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orianne Valais</w:t>
+                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147559v1</w:t>
+                <w:t xml:space="preserve">hal-04994663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Maudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994663v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition sub-chronique maternelle à des microplastiques de polyéthylène par ingestion dans un modèle murin</w:t>
               </w:r>
@@ -14111,51 +14111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14357,51 +14357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NURSING IN THE PERICONCEPTIONAL PERIOD ALTERS PLACENTAL GENE EXPRESSION AND SUBSEQUENT FOAL GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14508,51 +14508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14588,402 +14588,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t>
+                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dubois</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348714v1</w:t>
+                <w:t xml:space="preserve">hal-03469695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
+                <w:t xml:space="preserve">Fractionnement de la ration concentrée du poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C Gourtay</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair- Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël van Cauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469695v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de la ration concentrée du poulain</w:t>
+                <w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Auclair- Ronzaud</w:t>
+                <w:t xml:space="preserve">Sarah Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël van Cauter</w:t>
+                <w:t xml:space="preserve">Cedric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">IFPA meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290800v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t>
               </w:r>
@@ -14995,77 +14995,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t>
@@ -15088,1299 +15088,1299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
+              <w:t xml:space="preserve">IFPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264920v1</w:t>
+                <w:t xml:space="preserve">hal-02733979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
+                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
+              <w:t xml:space="preserve">Journée Aviesan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733979v1</w:t>
+                <w:t xml:space="preserve">hal-02733977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rolland</w:t>
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Aviesan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733977v1</w:t>
+                <w:t xml:space="preserve">hal-02264920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois</w:t>
+                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. , Placenta, 9, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735438v1</w:t>
+                <w:t xml:space="preserve">hal-02734076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rolland</w:t>
+                <w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. , Placenta, 9, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734076v1</w:t>
+                <w:t xml:space="preserve">hal-02735438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t>
+                <w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Deliège</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t>
+              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606870v1</w:t>
+                <w:t xml:space="preserve">hal-01607380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t>
+                <w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607380v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSIRO Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01605888v1</w:t>
+                <w:t xml:space="preserve">hal-01605995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de la plus critique fenêtre d'exposition d'une surnutrition lipidique maternelle pour le développement foeto-placentaire: entre la période préconceptionnelle et la période gestationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605995v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la plus critique fenêtre d'exposition d'une surnutrition lipidique maternelle pour le développement foeto-placentaire: entre la période préconceptionnelle et la période gestationnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+                <w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Deliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735162v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental tranfer of nanoparticles inhaled due to maternal exposure to filtered diesel engine exhaust during pregnancy in a rabbit model</w:t>
               </w:r>
@@ -16788,64 +16788,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17038,51 +17038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17144,814 +17144,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition maternelle aux gaz d'échappement Diesel pendant la gestation affecte la santé de la descendance à l'âge adulte, dans un modèle lapin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité de l'air pour la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Romainville, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801483v1</w:t>
+                <w:t xml:space="preserve">hal-02797492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Guinot</w:t>
+                <w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t>
+              <w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797492v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+                <w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t>
+              <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hersonissos, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741217v1</w:t>
+                <w:t xml:space="preserve">hal-02741023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">L'exposition maternelle aux gaz d'échappement Diesel pendant la gestation affecte la santé de la descendance à l'âge adulte, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carmen Marchiol</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La qualité de l'air pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Romainville, France. , 1 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Office</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02741023v1</w:t>
+                <w:t xml:space="preserve">hal-02801483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, programme and abstracts</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741148v1</w:t>
+                <w:t xml:space="preserve">hal-02741147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
+              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741147v1</w:t>
+                <w:t xml:space="preserve">hal-01193828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
@@ -17965,366 +17965,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
+              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193828v1</w:t>
+                <w:t xml:space="preserve">hal-02741092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741092v1</w:t>
+                <w:t xml:space="preserve">hal-02743595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, programme and abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02743595v1</w:t>
+                <w:t xml:space="preserve">hal-02741148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
               </w:r>
@@ -18905,404 +18905,404 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808008v1</w:t>
+                <w:t xml:space="preserve">hal-02747349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02747349v1</w:t>
+                <w:t xml:space="preserve">hal-02748225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t>
+              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748225v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fetal and postnatal effects of periconceptional hyperglycemia using a rabbit model</w:t>
               </w:r>
@@ -19314,77 +19314,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Orlando, United States. </w:t>
@@ -19429,273 +19429,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t>
+              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819404v1</w:t>
+                <w:t xml:space="preserve">hal-02812648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
+              <w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812648v1</w:t>
+                <w:t xml:space="preserve">hal-02819404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19866,51 +19866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19988,77 +19988,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20253,51 +20253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Yllera-Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721075v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blachier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Palmer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Caillaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833934v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801483v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837623v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Yllera-Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721075v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blachier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001406v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Palmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Caillaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833934v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801483v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837623v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>