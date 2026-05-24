--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2926,204 +2926,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495110v1</w:t>
+                <w:t xml:space="preserve">hal-01607465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,210 +3145,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gautier</w:t>
+                <w:t xml:space="preserve">Charlotte Sandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mendoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.143--153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607465v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
@@ -3468,90 +3468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3602,103 +3602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
@@ -6293,527 +6293,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Anne Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Placenta Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883821v1</w:t>
+                <w:t xml:space="preserve">hal-03716812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Margat</w:t>
+                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
+              <w:t xml:space="preserve">European Placenta Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716812v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orianne Valais</w:t>
+                <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903205v1</w:t>
+                <w:t xml:space="preserve">hal-03808248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808248v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
@@ -7311,295 +7311,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t>
+                <w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hankele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Daniel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t>
+              <w:t xml:space="preserve">46th IETS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029288v1</w:t>
+                <w:t xml:space="preserve">hal-02454910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t>
+                <w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IETS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t>
+              <w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454910v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
               </w:r>
@@ -7829,536 +7829,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734074v1</w:t>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734768v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738311v1</w:t>
+                <w:t xml:space="preserve">hal-02734768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
               </w:r>
@@ -8646,51 +8646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t>
@@ -8963,298 +8963,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
+                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742499v1</w:t>
+                <w:t xml:space="preserve">hal-02743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Teratology Society (ETS). GBR., Sep 2016, Dublin, Ireland. 210 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,51 +9883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation foetale des anomalies du métabolisme glucidique, de la croissance osseuse et de la prédisposition à l'ostéochondrose chez le poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10194,51 +10194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
@@ -10386,189 +10386,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190599v1</w:t>
+                <w:t xml:space="preserve">hal-02808308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10627,307 +10606,328 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746509v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808308v1</w:t>
+                <w:t xml:space="preserve">hal-02746509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t>
               </w:r>
@@ -11038,51 +11038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of embryo transfer in a larger breed on posnatal growth and glucose metabolism in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11300,307 +11300,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019367v1</w:t>
+                <w:t xml:space="preserve">hal-01000708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
+                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000172v1</w:t>
+                <w:t xml:space="preserve">hal-01019367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11629,103 +11629,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000708v1</w:t>
+                <w:t xml:space="preserve">hal-01000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12175,273 +12175,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Thieme</w:t>
+                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822680v1</w:t>
+                <w:t xml:space="preserve">hal-02755255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Longin</w:t>
+                <w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755255v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
               </w:r>
@@ -12453,51 +12453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13714,77 +13714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13887,51 +13887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
@@ -14111,51 +14111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14370,77 +14370,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHAD World Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t>
@@ -14508,51 +14508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14732,51 +14732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement de la ration concentrée du poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14870,51 +14870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15088,402 +15088,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733979v1</w:t>
+                <w:t xml:space="preserve">hal-02264920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rolland</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Aviesan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
+              <w:t xml:space="preserve">IFPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733977v1</w:t>
+                <w:t xml:space="preserve">hal-02733979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
+              <w:t xml:space="preserve">Journée Aviesan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264920v1</w:t>
+                <w:t xml:space="preserve">hal-02733977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t>
               </w:r>
@@ -15732,51 +15732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15870,51 +15870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16267,51 +16267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16788,64 +16788,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17314,51 +17314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17657,301 +17657,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741147v1</w:t>
+                <w:t xml:space="preserve">hal-02741148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
+              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193828v1</w:t>
+                <w:t xml:space="preserve">hal-02741147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
@@ -17965,366 +17965,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t>
+              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741092v1</w:t>
+                <w:t xml:space="preserve">hal-01193828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743595v1</w:t>
+                <w:t xml:space="preserve">hal-02741092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741148v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
               </w:r>
@@ -18905,404 +18905,404 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747349v1</w:t>
+                <w:t xml:space="preserve">hal-02808008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748225v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808008v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fetal and postnatal effects of periconceptional hyperglycemia using a rabbit model</w:t>
               </w:r>
@@ -19429,273 +19429,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
+              <w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812648v1</w:t>
+                <w:t xml:space="preserve">hal-02819404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t>
+              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819404v1</w:t>
+                <w:t xml:space="preserve">hal-02812648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19988,64 +19988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20253,51 +20253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Yllera-Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721075v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blachier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001406v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Palmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Caillaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833934v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801483v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837623v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704678v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Yllera-Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721075v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blachier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001406v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Palmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Caillaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833934v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801483v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837623v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>