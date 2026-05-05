--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -66,630 +66,617 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les articles scientifiques des chercheurs et chercheuses en sciences humaines et sociales au CNRS en libre accès entre 2020 et 2022</w:t>
+                <w:t xml:space="preserve">Diffusion publique des résultats de la recherche en sciences humaines et sociales. Étude des articles grand public des chercheurs CNRS en SHS et évolution de 2019 à 2024 (source RIBAC 2019-2022-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 90, pp.5-10</w:t>
+              <w:t xml:space="preserve">, 2025, 93, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760439v1</w:t>
+                <w:t xml:space="preserve">hal-05565169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion extra-académique. Description des pratiques des chercheurs et chercheuses CNRS en sciences humaines et sociales (sources RIBAC 2019 et 2022).</w:t>
+                <w:t xml:space="preserve">Les articles scientifiques des chercheurs et chercheuses en sciences humaines et sociales au CNRS en libre accès entre 2020 et 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 84, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 2024, 90, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205942v1</w:t>
+                <w:t xml:space="preserve">hal-04760439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions transversales de l’information scientifique et technique avec l'apparition du numérique</w:t>
+                <w:t xml:space="preserve">Diffusion extra-académique. Description des pratiques des chercheurs et chercheuses CNRS en sciences humaines et sociales (sources RIBAC 2019 et 2022).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.7-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516103v1</w:t>
+                <w:t xml:space="preserve">hal-04205942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VariSHS- Valorisation des Activités de Recherche des Ingénieurs SHS - Propos recueillis auprès de trois ingénieurs</w:t>
+                <w:t xml:space="preserve">Les évolutions transversales de l’information scientifique et technique avec l'apparition du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les outils documentaires de la science, X (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.6097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01962424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes, que valent vos articles ? Les bases de données commerciales en question</w:t>
+                <w:t xml:space="preserve">VariSHS- Valorisation des Activités de Recherche des Ingénieurs SHS - Propos recueillis auprès de trois ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 55</w:t>
+              <w:t xml:space="preserve">, 2018, 56, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01906617v1</w:t>
+                <w:t xml:space="preserve">halshs-01962424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chercheurs des aires culturelles Moyen-Orient et Asie (Asie centrale, Asie du Sud et Asie du Sud-Est)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+                <w:t xml:space="preserve">Géographes, que valent vos articles ? Les bases de données commerciales en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dassa</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2018, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04232572v1</w:t>
+                <w:t xml:space="preserve">halshs-01906617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les chercheurs des aires culturelles Moyen-Orient et Asie (Asie centrale, Asie du Sud et Asie du Sud-Est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04232573v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le millefeuille des affiliations françaises dans les publications scientifiques</w:t>
               </w:r>
@@ -803,514 +790,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01097580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase - A Comparative International Study of Scientific Journal Databases in the Social Sciences and the Humanities (SSH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853401v1</w:t>
+                <w:t xml:space="preserve">halshs-04232573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase, une étude comparative internationale des bases de données de revues scientifiques en SHS</w:t>
+                <w:t xml:space="preserve">JournalBase - A Comparative International Study of Scientific Journal Databases in the Social Sciences and the Humanities (SSH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01906620v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un recensement des revues nationales et internationales en SHS</w:t>
+                <w:t xml:space="preserve">JournalBase, une étude comparative internationale des bases de données de revues scientifiques en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, n°4, pp.50-54</w:t>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266312v1</w:t>
+                <w:t xml:space="preserve">halshs-01906620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JournalBase - Une étude comparative internationale des bases de données des revues scientifiques en sciences humaines et sociales (SHS)</w:t>
+                <w:t xml:space="preserve">Un recensement des revues nationales et internationales en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°4, pp.50-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853404v1</w:t>
+                <w:t xml:space="preserve">halshs-03266312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">JournalBase - Une étude comparative internationale des bases de données des revues scientifiques en sciences humaines et sociales (SHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rencontres 2007 des professionnels de l'IST. Transversalité et travail collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Contat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Damoiseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (4), pp.312-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/docsi.444.0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01142869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1320,1517 +1389,1517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JournalBase, plateforme de recensement des référencements des revues nationales et internationales en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e C@fé Renatis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs en histoire et archéologie de l’antiquité au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire de la SoPHAU 19666-2016, Regards croisés sur l’histoire ancienne en France, p. 245-252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues en SHS et leurs référencements dans le WOS, Scopus, l’AERES, ERIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’INED "L’activité scientifique au prisme des données bibliographiques", Paris, INED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JournalBase - Une plate-forme bilingue d'interrogation des revues en sciences humaines et sociales (SHS) et de comparaison de leur référencement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Evaluation des productions scientifiques. Des innovations en SHS ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliométrie et les SHS. Etat des lieux (JournalBase)</w:t>
+                <w:t xml:space="preserve">La question de l’évaluation en SHS : spécificités et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau interuniversitaire Curie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">CDHSS, Ministère de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268685v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de l’évaluation en SHS : spécificités et perspectives</w:t>
+                <w:t xml:space="preserve">La bibliométrie et les SHS. Etat des lieux (JournalBase)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDHSS, Ministère de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Réseau interuniversitaire Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268687v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box : bibliometric data bases for social sciences</w:t>
+                <w:t xml:space="preserve">Elaboration d’une plateforme collaborative de recensement des revues nationales et internationales en SHS et de leur référencement dans les bases de données bibliométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ECTQG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">Journée d’études sur Les indicateurs bibliométriques, production scientifique et évaluation du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266381v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des revues nationales et internationales en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’ADBS - Recherche sur Les indicateurs de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une plateforme collaborative de recensement des revues nationales et internationales en SHS et de leur référencement dans les bases de données bibliométriques</w:t>
+                <w:t xml:space="preserve">Opening the black box : bibliometric data bases for social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur Les indicateurs bibliométriques, production scientifique et évaluation du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16th ECTQG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268695v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des contributions des chercheurs CNRS-SHS à la radio et à la télévision déclarées dans leur RIBAC 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des articles grand public des chercheurs CNRS-SHS déclarés dans leur RIBAC 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment caractériser les inconduites au niveau des publications des différentes communautés SHS ? Eléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02333030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment caractériser les inconduites au niveau des publications des différentes communautés SHS ? Éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier DESCAMPS et Kamel LAIREDJ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intégrité scientifique à l'aune du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Panthéon-ASSAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-36, 2021, 978-2-37651-035-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs en histoire et archéologie de l'Antiquité au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire de la SoPHAU 1966-2016 : Regards croisés sur l’histoire ancienne en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.245-252, 2017, 978-2-84867-588-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649109v1</w:t>
-              </w:r>
-[...216 lines deleted...]
-                <w:t xml:space="preserve">halshs-02333030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation des Sciences Humaines et Sociales (SHS) au prisme des publications et des contributions à des colloques internationaux des chercheurs du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auvergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01363482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation et le portage des projets et programmes de recherches financés par contrat des chercheurs CNRS de l’InSHS : Exploration des informations du formulaire RIBAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01230586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publications et interventions aux colloques des chercheurs CNRS de l'Institut des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01010883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires culturelles d’étude des chercheurs SHS du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01363520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,104 +2909,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libre accès, une révolution scientifique pour les pays du sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Actes du colloque international en partenariat avec l'AFD et l'UNESCO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2947,111 +3016,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque Evaluation des productions scientifiques. Des innovations en SHS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Evaluation des productions scientifiques Des innovations en SHS ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03556892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3061,118 +3130,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et quantification de l'activité Individuelle des chercheurs shs du cnrs. Préparation a l'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil scientifique de département SHS du CNRS et le Département SHS du CNRS. 2008, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00344102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3319,51 +3388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01097580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Deniau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Durand-Barthez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bretin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/lintegrite-scientifique-laune-du-droit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01230586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01010883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00344102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760439v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q2GF25PD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01097580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Deniau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Durand-Barthez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22492" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bretin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Courtial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/lintegrite-scientifique-laune-du-droit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01230586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01010883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01363520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00344102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>