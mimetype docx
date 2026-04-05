--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1789,776 +1789,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions and assessment of variable kinematics models for global and local buckling of sandwich struts</w:t>
+                <w:t xml:space="preserve">A Sublaminate Generalized Unified Formulation for the analysis of composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.M. Waas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, to appear, pp.125-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142, pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366896v1</w:t>
+                <w:t xml:space="preserve">hal-01367031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending analysis of composite laminated and sandwich structures using sublaminate variable-kinematic Ritz models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of free-edge singularities in composite laminates using higher-order plate elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.036⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Applications of Unified Formulation and advanced theories using several numerical approaches, 23 (9), pp.948-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2015.1121526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367032v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sublaminate Generalized Unified Formulation for the analysis of composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.187-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.087⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367031v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of free-edge singularities in composite laminates using higher-order plate elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wenzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2015.1121526⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367030v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Belouettar</w:t>
+                <w:t xml:space="preserve">Bending analysis of composite laminated and sandwich structures using sublaminate variable-kinematic Ritz models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vescovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367029v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark solutions and assessment of variable kinematics models for global and local buckling of sandwich struts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Waas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
+              <w:t xml:space="preserve">, 2016, to appear, pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367033v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of composite beams by means of hierarchical finite elements and a variables separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.15 - 29. </w:t>
@@ -3063,51 +3063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of heterogeneous kinematics and Finite Element approximations applied to composite beam structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,575 +3174,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending analysis of laminated and sandwich plates using a layer-wise stress model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.08.032⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367055v1</w:t>
+                <w:t xml:space="preserve">hal-01366913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending analysis of laminated and sandwich plates using a layer-wise stress model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366913v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. D. Thai</w:t>
+                <w:t xml:space="preserve">Robust C^0 high-order plate finite element for thin to very thick structures: mechanical and thermo-mecanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (4), pp.429-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367063v1</w:t>
+                <w:t xml:space="preserve">hal-01366921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust C^0 high-order plate finite element for thin to very thick structures: mechanical and thermo-mecanical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Thaï Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3328⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2-4), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.22.445-456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01366921v1</w:t>
+                <w:t xml:space="preserve">hal-01157374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.445-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.22.445-456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01157374v1</w:t>
+                <w:t xml:space="preserve">hal-01367063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient finite shell element for the static response of piezoelectric laminates</w:t>
               </w:r>
@@ -4193,334 +4193,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solutions for the free-vibration problem of multilayered piezoelectric shells</w:t>
+                <w:t xml:space="preserve">An extension of Reissner Mixed Variational Theorem to piezoelectric laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Carrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (2), pp.139-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367083v1</w:t>
+                <w:t xml:space="preserve">hal-01367089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of Reissner Mixed Variational Theorem to piezoelectric laminates</w:t>
+                <w:t xml:space="preserve">Considerations on higher-order finite elements for multilayered plates based on a unified formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballhause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (2), pp.139-150</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (19-20), pp.1222-1235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367089v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on higher-order finite elements for multilayered plates based on a unified formulation</w:t>
+                <w:t xml:space="preserve">Closed-form solutions for the free-vibration problem of multilayered piezoelectric shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballhause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 84 (19-20), pp.1222-1235</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 84 (22-23), pp.1506-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367082v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbesserung der Prognosefähigkeit der Crashsimulation aus höherfesten Merphasenstählen durch Berücksichtigung von Ergebnissen vorangestellter Umformsimulationen</w:t>
               </w:r>
@@ -4631,51 +4631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified formulation to assess multilayered theories for piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballhause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,550 +5594,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVE LAYERED COMPOSITES: A VARIABLE KINEMATICS APPROACH WITH STIMULUS EXPANSION MODEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ehrenhofer</w:t>
+                <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto (Portugal), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297814v1</w:t>
+                <w:t xml:space="preserve">hal-04305645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">Finite plate elements with variable kinematics for global/local instability analysis of sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites 2023 (JNC23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305645v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite plate elements with variable kinematics for global/local instability analysis of sandwich structures</w:t>
+                <w:t xml:space="preserve">Variable kinematics finite plate elements for global/local instability analysis of sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girolamo Di Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites 2023 (JNC23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Composite Structures (ICCS26) &amp; 8th International Conference on Mechanics of Composites (MECHCOMP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antònio J. Ferreira; Heng Hu; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325172v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable kinematics finite plate elements for global/local instability analysis of sandwich structures</w:t>
+                <w:t xml:space="preserve">Éléments finis de plaque à cinématique variable pour l'analyse globale/locale des instabilités des structures sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girolamo Di Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Composite Structures (ICCS26) &amp; 8th International Conference on Mechanics of Composites (MECHCOMP8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antònio J. Ferreira; Heng Hu; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325234v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments finis de plaque à cinématique variable pour l'analyse globale/locale des instabilités des structures sandwich</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+                <w:t xml:space="preserve">ACTIVE LAYERED COMPOSITES: A VARIABLE KINEMATICS APPROACH WITH STIMULUS EXPANSION MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ehrenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.619-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9816.444848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606779v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Plate Elements for Viscoelastic Sandwich Structures based on Sublaminate Generalized Unified Formulation</w:t>
               </w:r>
@@ -6247,217 +6247,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de Plaque pour Structures Sandwich avec Âme Viscoélastique basés sur la Sublaminate Generalized Unified Formulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublaminate variable kinematics approach for the numerical analysis of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélio Lima Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC22 - 22es Journées Nationales sur les Composites (Conférence Virtuelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, António J. Ferreira; Carlos Santiuste; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322664v1</w:t>
+                <w:t xml:space="preserve">hal-04325236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaminate variable kinematics approach for the numerical analysis of composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments de Plaque pour Structures Sandwich avec Âme Viscoélastique basés sur la Sublaminate Generalized Unified Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélio Lima Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, António J. Ferreira; Carlos Santiuste; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">JNC22 - 22es Journées Nationales sur les Composites (Conférence Virtuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325236v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of composite laminated structures for noise attenuation using SGUF and DMS</w:t>
               </w:r>
@@ -7003,230 +7003,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Plate Elements with Variable Kinematics based on Sublaminate Generalized Unified Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322621v1</w:t>
+                <w:t xml:space="preserve">hal-04325253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Plate Elements with Variable Kinematics based on Sublaminate Generalized Unified Formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325253v1</w:t>
+                <w:t xml:space="preserve">hal-04322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically Non-Linear Variable Kinematics Plate Models</w:t>
               </w:r>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,51 +7424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7865,90 +7865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belouettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8249,51 +8249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate finite elements applied to the free-edge singularity in bending and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8528,243 +8528,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367053v1</w:t>
+                <w:t xml:space="preserve">hal-01367056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367056v1</w:t>
+                <w:t xml:space="preserve">hal-01367053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-3D solutions for sandwich buckling and wrinkling</w:t>
               </w:r>
@@ -8927,51 +8927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9130,51 +9130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'un modele pour sandwiches et multicouches, de type layer-wise en contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9491,217 +9491,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592860v1</w:t>
+                <w:t xml:space="preserve">hal-01367070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367070v1</w:t>
+                <w:t xml:space="preserve">hal-00592860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 2D finite element models on the 3D stresses evaluation for composite laminates: assessment of anisotropic effects</w:t>
               </w:r>
@@ -10143,151 +10143,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Toolbox for Damage Simulation</w:t>
+                <w:t xml:space="preserve">Two-dimensional axiomatic modeling of piezoelectric panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. K. Wittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Proceedings of CDCM 2006 - Conference on Damage in Composite Materials 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">First International Symposium on Design, Modelling and Experiments of Adaptive Structures and Smart Systems (DeMEASS I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bardonecchia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367090v1</w:t>
+                <w:t xml:space="preserve">hal-01367084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional axiomatic modeling of piezoelectric panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modelling of polymer gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wallmersperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. K. Wittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10296,159 +10309,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Symposium on Design, Modelling and Experiments of Adaptive Structures and Smart Systems (DeMEASS I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bardonecchia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367084v1</w:t>
+                <w:t xml:space="preserve">hal-01367085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of polymer gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Wallmersperger</w:t>
+                <w:t xml:space="preserve">An Open Toolbox for Damage Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. K. Wittel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Design, Modelling and Experiments of Adaptive Structures and Smart Systems (DeMEASS I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bardonecchia, Italy</w:t>
+              <w:t xml:space="preserve">Online Proceedings of CDCM 2006 - Conference on Damage in Composite Materials 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367085v1</w:t>
+                <w:t xml:space="preserve">hal-01367090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Finite Elements for Piezoelectric Plates based on a Unified Formulation</w:t>
               </w:r>
@@ -11107,51 +11107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially mixed multilayered theories for piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballhause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11571,51 +11571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Displacement and Mixed CUF-Based Four-Node and Eight-Node Quadrilateral Plate Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12066,298 +12066,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Models for Delamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Open Toolbox for Damage Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. K. Wittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Busse and B. Kröplin and F.K. Wittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage and its Evolution in Fiber-Composite Materials: Simulation and Non-Destructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISD Verlag, pp.381-424, 2006, 3-930683-90-3</w:t>
+              <w:t xml:space="preserve">, ISD Verlag, pp.475-480, 2006, 3-930683-90-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367086v1</w:t>
+                <w:t xml:space="preserve">hal-01367087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Toolbox for Damage Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism Based Toolbox: Prototypical Implementation of Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. K. Wittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Busse and B. Kröplin and F.K. Wittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage and its Evolution in Fiber-Composite Materials: Simulation and Non-Destructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISD Verlag, pp.475-480, 2006, 3-930683-90-3</w:t>
+              <w:t xml:space="preserve">, ISD Verlag, pp.481-518, 2006, 3-930683-90-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367087v1</w:t>
+                <w:t xml:space="preserve">hal-01367088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism Based Toolbox: Prototypical Implementation of Tools</w:t>
+                <w:t xml:space="preserve">Numerical Models for Delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Reiser</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Busse and B. Kröplin and F.K. Wittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage and its Evolution in Fiber-Composite Materials: Simulation and Non-Destructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISD Verlag, pp.481-518, 2006, 3-930683-90-3</w:t>
+              <w:t xml:space="preserve">, ISD Verlag, pp.381-424, 2006, 3-930683-90-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367088v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12491,237 +12491,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital mock-up of full-scale Anuloid aircraft</w:t>
+                <w:t xml:space="preserve">Fuselage with integrated power means, flight control means and other devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Z. Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Kane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bolteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EU. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367048v1</w:t>
+                <w:t xml:space="preserve">hal-01367051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuselage with integrated power means, flight control means and other devices</w:t>
+                <w:t xml:space="preserve">Digital mock-up of full-scale Anuloid aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] EU. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Bolteau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01367051v1</w:t>
+                <w:t xml:space="preserve">hal-01367048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Anuloid aircraft with other VTOL aircraft</w:t>
               </w:r>
@@ -13101,51 +13101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7DD898D"/>
+    <w:nsid w:val="96C0D3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13332,51 +13332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>