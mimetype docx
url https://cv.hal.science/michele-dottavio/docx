--- v1 (2026-04-05)
+++ v2 (2026-04-05)
@@ -1984,581 +1984,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367033v1</w:t>
+                <w:t xml:space="preserve">hal-01367029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367029v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending analysis of composite laminated and sandwich structures using sublaminate variable-kinematic Ritz models</w:t>
+                <w:t xml:space="preserve">Benchmark solutions and assessment of variable kinematics models for global and local buckling of sandwich struts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Waas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 155, pp.45-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.036⟩</w:t>
+              <w:t xml:space="preserve">, 2016, to appear, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367032v1</w:t>
+                <w:t xml:space="preserve">hal-01366896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions and assessment of variable kinematics models for global and local buckling of sandwich struts</w:t>
+                <w:t xml:space="preserve">Bending analysis of composite laminated and sandwich structures using sublaminate variable-kinematic Ritz models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vescovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Waas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, to appear, pp.125-134. </w:t>
+              <w:t xml:space="preserve">, 2016, 155, pp.45-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366896v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of composite beams by means of hierarchical finite elements and a variables separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.15 - 29. </w:t>
@@ -4765,277 +4765,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cotrim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lacroix</w:t>
+                <w:t xml:space="preserve">Théo Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349330v1</w:t>
+                <w:t xml:space="preserve">hal-05360100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360100v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW FINITE ELEMENT FOR PIEZOELECTRIC MODELING OF PLATES AND SHELLS STRUCTURES</w:t>
               </w:r>
@@ -5110,57 +5110,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,362 +5168,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349234v1</w:t>
+                <w:t xml:space="preserve">hal-05349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of variable kinematics plate elements with Stimulus Expansion Model for electro-active materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele D'Ottavio</w:t>
+                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Smart Materials and Nanotechnology in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819061v1</w:t>
+                <w:t xml:space="preserve">hal-05349234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">Analysis of variable kinematics plate elements with Stimulus Expansion Model for electro-active materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ehrenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele D'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Valot</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Smart Materials and Nanotechnology in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349254v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell and Solid-Shell Finite Elements for Forming Simulations of Thick CFCR Stacks at the Macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5594,243 +5594,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">Finite plate elements with variable kinematics for global/local instability analysis of sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites 2023 (JNC23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305645v1</w:t>
+                <w:t xml:space="preserve">hal-04325172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite plate elements with variable kinematics for global/local instability analysis of sandwich structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+                <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites 2023 (JNC23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325172v1</w:t>
+                <w:t xml:space="preserve">hal-04305645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable kinematics finite plate elements for global/local instability analysis of sandwich structures</w:t>
               </w:r>
@@ -6006,90 +6006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVE LAYERED COMPOSITES: A VARIABLE KINEMATICS APPROACH WITH STIMULUS EXPANSION MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ehrenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.619-630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6247,217 +6247,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaminate variable kinematics approach for the numerical analysis of composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments de Plaque pour Structures Sandwich avec Âme Viscoélastique basés sur la Sublaminate Generalized Unified Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélio Lima Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, António J. Ferreira; Carlos Santiuste; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">JNC22 - 22es Journées Nationales sur les Composites (Conférence Virtuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325236v1</w:t>
+                <w:t xml:space="preserve">hal-04322664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de Plaque pour Structures Sandwich avec Âme Viscoélastique basés sur la Sublaminate Generalized Unified Formulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublaminate variable kinematics approach for the numerical analysis of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélio Lima Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC22 - 22es Journées Nationales sur les Composites (Conférence Virtuelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, António J. Ferreira; Carlos Santiuste; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322664v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of composite laminated structures for noise attenuation using SGUF and DMS</w:t>
               </w:r>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Dozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6914,51 +6914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique de structures sandwichs viscoélastiques et modèle à dérivées fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7003,230 +7003,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Plate Elements with Variable Kinematics based on Sublaminate Generalized Unified Formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325253v1</w:t>
+                <w:t xml:space="preserve">hal-04322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Plate Elements with Variable Kinematics based on Sublaminate Generalized Unified Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322621v1</w:t>
+                <w:t xml:space="preserve">hal-04325253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically Non-Linear Variable Kinematics Plate Models</w:t>
               </w:r>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,51 +7424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,234 +7859,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Belouettar</w:t>
+                <w:t xml:space="preserve">Variable kinematics models for buckling and vibration of multilayered panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th African Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367039v1</w:t>
+                <w:t xml:space="preserve">hal-01367040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable kinematics models for buckling and vibration of multilayered panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">4th African Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367040v1</w:t>
+                <w:t xml:space="preserve">hal-01367039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Unified Formulation for vibration analysis of prestressed laminated panels</w:t>
               </w:r>
@@ -8243,217 +8243,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate finite elements applied to the free-edge singularity in bending and extension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined 2D models for buckling and vibration of cylindrical sandwich shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ede, The, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367044v1</w:t>
+                <w:t xml:space="preserve">hal-01367046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined 2D models for buckling and vibration of cylindrical sandwich shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plate finite elements applied to the free-edge singularity in bending and extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ede, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367046v1</w:t>
+                <w:t xml:space="preserve">hal-01367044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust plate/shell finite element with Zig-Zag function for piezoelectric analysis</w:t>
               </w:r>
@@ -8826,230 +8826,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367065v1</w:t>
+                <w:t xml:space="preserve">hal-01367061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Wenzel</w:t>
+                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367061v1</w:t>
+                <w:t xml:space="preserve">hal-01367065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Plate Models for Sandwich Bending, Global Buckling and Wrinkling</w:t>
               </w:r>
@@ -9491,217 +9491,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367070v1</w:t>
+                <w:t xml:space="preserve">hal-00592860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592860v1</w:t>
+                <w:t xml:space="preserve">hal-01367070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 2D finite element models on the 3D stresses evaluation for composite laminates: assessment of anisotropic effects</w:t>
               </w:r>
@@ -11571,51 +11571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Displacement and Mixed CUF-Based Four-Node and Eight-Node Quadrilateral Plate Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13101,51 +13101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96C0D3EF"/>
+    <w:nsid w:val="8C84C06F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13332,51 +13332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>