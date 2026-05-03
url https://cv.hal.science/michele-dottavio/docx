--- v2 (2026-04-05)
+++ v3 (2026-05-03)
@@ -724,291 +724,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of viscoelastic multiple-core sandwich structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. D’ottavio</w:t>
+                <w:t xml:space="preserve">Benchmark of wrinkling formulae and methods for pre-sizing of aircraft lightweight sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Valot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115753⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.114387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493776v1</w:t>
+                <w:t xml:space="preserve">hal-03407730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of wrinkling formulae and methods for pre-sizing of aircraft lightweight sandwich structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Dynamic response of viscoelastic multiple-core sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D’ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">E. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Vescovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 273, pp.114387. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 491, pp.115753 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407730v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of cylindrical composite shell structures based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t>
               </w:r>
@@ -1462,51 +1462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the application of the Ritz method to free vibration and buckling analysis of highly anisotropic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vescovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,51 +1570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal buckling response of laminated and sandwich plates using refined 2-D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vescovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,581 +1984,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367029v1</w:t>
+                <w:t xml:space="preserve">hal-01367033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367033v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions and assessment of variable kinematics models for global and local buckling of sandwich struts</w:t>
+                <w:t xml:space="preserve">Bending analysis of composite laminated and sandwich structures using sublaminate variable-kinematic Ritz models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vescovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Waas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, to appear, pp.125-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 155, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366896v1</w:t>
+                <w:t xml:space="preserve">hal-01367032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending analysis of composite laminated and sandwich structures using sublaminate variable-kinematic Ritz models</w:t>
+                <w:t xml:space="preserve">Benchmark solutions and assessment of variable kinematics models for global and local buckling of sandwich struts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Waas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 155, pp.45-62. </w:t>
+              <w:t xml:space="preserve">, 2016, to appear, pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367032v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of composite beams by means of hierarchical finite elements and a variables separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.15 - 29. </w:t>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.60--71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4765,277 +4765,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360100v1</w:t>
+                <w:t xml:space="preserve">hal-05349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349330v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW FINITE ELEMENT FOR PIEZOELECTRIC MODELING OF PLATES AND SHELLS STRUCTURES</w:t>
               </w:r>
@@ -5110,57 +5110,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,362 +5168,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
+              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349254v1</w:t>
+                <w:t xml:space="preserve">hal-05349234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">Analysis of variable kinematics plate elements with Stimulus Expansion Model for electro-active materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ehrenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele D'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Valot</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Smart Materials and Nanotechnology in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349234v1</w:t>
+                <w:t xml:space="preserve">hal-04819061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of variable kinematics plate elements with Stimulus Expansion Model for electro-active materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele D'Ottavio</w:t>
+                <w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Smart Materials and Nanotechnology in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819061v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell and Solid-Shell Finite Elements for Forming Simulations of Thick CFCR Stacks at the Macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5594,243 +5594,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite plate elements with variable kinematics for global/local instability analysis of sandwich structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+                <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites 2023 (JNC23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325172v1</w:t>
+                <w:t xml:space="preserve">hal-04305645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">Finite plate elements with variable kinematics for global/local instability analysis of sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites 2023 (JNC23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305645v1</w:t>
+                <w:t xml:space="preserve">hal-04325172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable kinematics finite plate elements for global/local instability analysis of sandwich structures</w:t>
               </w:r>
@@ -6006,90 +6006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVE LAYERED COMPOSITES: A VARIABLE KINEMATICS APPROACH WITH STIMULUS EXPANSION MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ehrenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.619-630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6247,217 +6247,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de Plaque pour Structures Sandwich avec Âme Viscoélastique basés sur la Sublaminate Generalized Unified Formulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublaminate variable kinematics approach for the numerical analysis of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélio Lima Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC22 - 22es Journées Nationales sur les Composites (Conférence Virtuelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, António J. Ferreira; Carlos Santiuste; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322664v1</w:t>
+                <w:t xml:space="preserve">hal-04325236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaminate variable kinematics approach for the numerical analysis of composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments de Plaque pour Structures Sandwich avec Âme Viscoélastique basés sur la Sublaminate Generalized Unified Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélio Lima Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, António J. Ferreira; Carlos Santiuste; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">JNC22 - 22es Journées Nationales sur les Composites (Conférence Virtuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325236v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of composite laminated structures for noise attenuation using SGUF and DMS</w:t>
               </w:r>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Dozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6698,51 +6698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and acoustic response of sandwich plates by means of sublaminate models with variable kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Dozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vescovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6806,51 +6806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6914,51 +6914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique de structures sandwichs viscoélastiques et modèle à dérivées fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7003,230 +7003,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Plate Elements with Variable Kinematics based on Sublaminate Generalized Unified Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Di Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322621v1</w:t>
+                <w:t xml:space="preserve">hal-04325253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Plate Elements with Variable Kinematics based on Sublaminate Generalized Unified Formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+                <w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325253v1</w:t>
+                <w:t xml:space="preserve">hal-04322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically Non-Linear Variable Kinematics Plate Models</w:t>
               </w:r>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7418,243 +7418,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+                <w:t xml:space="preserve">Une famille de modèles raffinées pour l'analyse multiphysique de plaques hétérogènes basée sur un E.F. $C^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623689v1</w:t>
+                <w:t xml:space="preserve">hal-01926193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de modèles raffinées pour l'analyse multiphysique de plaques hétérogènes basée sur un E.F. $C^0$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926193v1</w:t>
+                <w:t xml:space="preserve">hal-01623689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response of composite plates by means of a Sublaminate Generalized Unified Formulation and Ritz solution</w:t>
               </w:r>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vescovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7751,342 +7751,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of a new QC4 finite element for variable-kinematics composite plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Radebeul, Germany</w:t>
+              <w:t xml:space="preserve">4th African Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367037v1</w:t>
+                <w:t xml:space="preserve">hal-01367039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable kinematics models for buckling and vibration of multilayered panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical assessment of a new QC4 finite element for variable-kinematics composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. C. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Seventh International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Radebeul, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367040v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Belouettar</w:t>
+                <w:t xml:space="preserve">Variable kinematics models for buckling and vibration of multilayered panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th African Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367039v1</w:t>
+                <w:t xml:space="preserve">hal-01367040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Unified Formulation for vibration analysis of prestressed laminated panels</w:t>
               </w:r>
@@ -8573,51 +8573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8744,312 +8744,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-3D solutions for sandwich buckling and wrinkling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367059v1</w:t>
+                <w:t xml:space="preserve">hal-01367065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-3D solutions for sandwich buckling and wrinkling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367061v1</w:t>
+                <w:t xml:space="preserve">hal-01367059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367065v1</w:t>
+                <w:t xml:space="preserve">hal-01367061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Plate Models for Sandwich Bending, Global Buckling and Wrinkling</w:t>
               </w:r>
@@ -9301,437 +9301,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of models for the buckling analysis of composite plates and shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seven parameters C⁰ F.E. for heterogeneous plate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Carrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367068v1</w:t>
+                <w:t xml:space="preserve">hal-01367067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven parameters C⁰ F.E. for heterogeneous plate structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of models for the buckling analysis of composite plates and shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367067v1</w:t>
+                <w:t xml:space="preserve">hal-01367068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Polit</w:t>
+                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592860v1</w:t>
+                <w:t xml:space="preserve">hal-01367070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367070v1</w:t>
+                <w:t xml:space="preserve">hal-00592860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 2D finite element models on the 3D stresses evaluation for composite laminates: assessment of anisotropic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10428,575 +10428,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Finite Elements for Piezoelectric Plates based on a Unified Formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Walled Carbon-Nanotubes-Sheet Actuators: Theoretical and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boscolo</w:t>
+                <w:t xml:space="preserve">H. Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fagiano</w:t>
+                <w:t xml:space="preserve">I. Kolaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robaldo</w:t>
+                <w:t xml:space="preserve">U. Vohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the Italian Association for Theoretical and Applied Mechanics (AIMETA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Proceedings of Smart Structures and Materials 2005: Electroactive Polymer Actuators and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Diego, CA, United States. pp.203-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367093v1</w:t>
+                <w:t xml:space="preserve">hal-01367091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Walled Carbon-Nanotubes-Sheet Actuators: Theoretical and Experimental Investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Finite Elements for Piezoelectric Plates based on a Unified Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Haque</w:t>
+                <w:t xml:space="preserve">M. Boscolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kolaric</w:t>
+                <w:t xml:space="preserve">C. Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Vohrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Wallmersperger</w:t>
+                <w:t xml:space="preserve">A. Robaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Proceedings of Smart Structures and Materials 2005: Electroactive Polymer Actuators and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Diego, CA, United States. pp.203-213</w:t>
+              <w:t xml:space="preserve">17th Conference of the Italian Association for Theoretical and Applied Mechanics (AIMETA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367091v1</w:t>
+                <w:t xml:space="preserve">hal-01367093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Reissner's Mixed variational Theorem to Piezoelectric Laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Modelling of Electroactive Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wallmersperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kröplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Gülch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Meeting CIMNE-ISD Researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th Congress of the European Society of Biomechanics (ESB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, s Hertogenbosch, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367098v1</w:t>
+                <w:t xml:space="preserve">hal-01367097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modelling of Electroactive Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kriterien zur Bewertung des Mappings von Umform- auf Crashsimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wallmersperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Congress of the European Society of Biomechanics (ESB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, s Hertogenbosch, The, Netherlands</w:t>
+              <w:t xml:space="preserve">3. LS-DYNA User's Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367097v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriterien zur Bewertung des Mappings von Umform- auf Crashsimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of Reissner's Mixed variational Theorem to Piezoelectric Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. LS-DYNA User's Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">2nd Meeting CIMNE-ISD Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367095v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Plastic Anisotropy of Metals by Indentation Tests. Part A: Numerical and Experimental Analysis of Indentation</w:t>
               </w:r>
@@ -11241,51 +11241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kröplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W. Gülch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifth World Congress on Computational Mechanics (WCCM V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11571,51 +11571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Displacement and Mixed CUF-Based Four-Node and Eight-Node Quadrilateral Plate Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huyen Cham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,359 +12369,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First interim progress report</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuselage with integrated power means, flight control means and other devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bolteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EU. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367049v1</w:t>
+                <w:t xml:space="preserve">hal-01367051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuselage with integrated power means, flight control means and other devices</w:t>
+                <w:t xml:space="preserve">Digital mock-up of full-scale Anuloid aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Janda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Kane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] EU. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Bolteau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01367051v1</w:t>
+                <w:t xml:space="preserve">hal-01367048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital mock-up of full-scale Anuloid aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First interim progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Iuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. De Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EU. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367048v1</w:t>
+                <w:t xml:space="preserve">hal-01367049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Anuloid aircraft with other VTOL aircraft</w:t>
               </w:r>
@@ -13101,51 +13101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C84C06F"/>
+    <w:nsid w:val="23B2F9C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13332,51 +13332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>