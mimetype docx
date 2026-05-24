--- v3 (2026-05-03)
+++ v4 (2026-05-24)
@@ -1,13046 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12994 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michele D'Ottavio </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor (MCF HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michele-dottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1209-1021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149475799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10150686437712540085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=s78iWIMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-thickness FE shell for the simulation of stacks of woven reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-025-04457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable kinematics finite plate elements for the buckling analysis of sandwich composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.117856. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite plate elements with variable kinematics based on Sublaminate Generalized Unified Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.1031-1049. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2022.2126568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of wrinkling formulae and methods for pre-sizing of aircraft lightweight sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.114387. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of viscoelastic multiple-core sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krasnobrizha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 491, pp.115753 -. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of cylindrical composite shell structures based on the Reissner’s Mixed Variational Theorem with a variable separation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-019-0132-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of higher-order single layer plate models meeting C z 0 - requirements for arbitrary laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.111146. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and wrinkling of anisotropic sandwich plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.136-156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ritz – Sublaminate Generalized Unified Formulation approach for piezoelectric composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.34-55. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2017.1421275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of the Ritz method to free vibration and buckling analysis of highly anisotropic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.460-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal buckling response of laminated and sandwich plates using refined 2-D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.313-328. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust quadrilateral four-node variable kinematics plate element for composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H.C. H C Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sublaminate Generalized Unified Formulation for the analysis of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.187-199. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of free-edge singularities in composite laminates using higher-order plate elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Applications of Unified Formulation and advanced theories using several numerical approaches, 23 (9), pp.948-959. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2015.1121526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Beam Finite Elements Based Upon a Variables Separation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belouettar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1650026. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1758825116500265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order plate finite elements for smart structure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.81-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark solutions and assessment of variable kinematics models for global and local buckling of sandwich struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Waas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, to appear, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending analysis of composite laminated and sandwich structures using sublaminate variable-kinematic Ritz models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.45-62. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of composite beams by means of hierarchical finite elements and a variables separation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 158, pp.15 - 29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2015.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized global and local buckling analysis of sandwich struts with a refined quasi-3D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (1), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-014-1169-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on the aerodynamics and flight mechanics of a novel VTOL aircraft, the Anuloid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. of Aeronautical and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, submitted</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of the Anuloid, a disk-shaped VTOL aircraft for urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pàtek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), pp.353-378. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2014.1.3.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the refined sinus plate finite element: free edge effect and Meyer-Piening sandwich test.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.60--71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of heterogeneous kinematics and Finite Element approximations applied to composite beam structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.177 - 192. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Plate Theories for Free-Edge Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending analysis of laminated and sandwich plates using a layer-wise stress model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. D. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.135-142. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust C^0 high-order plate finite element for thin to very thick structures: mechanical and thermo-mecanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (4), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thaï Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (2-4), pp.445-456. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.22.445-456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. D. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.445-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient finite shell element for the static response of piezoelectric laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Thaïer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (7), pp.671-690. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X11402863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-kinematics approach for linearized buckling analysis of laminated plates and shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (9), pp.1987-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of thickness assumptions for piezoelectric plate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (15), pp.1815-1834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Polymer Gels ― Chemo-Electric Model versus Discrete Element Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. K. Wittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3-4), pp.228-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and Advanced Models for Laminated Plates with Piezoelectric Layers Actuated in Shear Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3-4), pp.167 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of Reissner Mixed Variational Theorem to piezoelectric laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (2), pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on higher-order finite elements for multilayered plates based on a unified formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (19-20), pp.1222-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form solutions for the free-vibration problem of multilayered piezoelectric shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (22-23), pp.1506-1518. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Prognosefähigkeit der Crashsimulation aus höherfesten Merphasenstählen durch Berücksichtigung von Ergebnissen vorangestellter Umformsimulationen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-V. Peetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAT Schriftenreihe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formulation to assess multilayered theories for piezoelectric plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (15-16), pp.1217-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINITE ELEMENT FOR PIEZOELECTRIC MODELING OF PLATES AND SHELLS STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2025 ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johannes Kepler University, Linz, Austria, Jul 2025, Linz (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming simulation of variable-thickness continuous fibre composite reinforcement at the macroscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Design, Modelling and Experiments for Advanced Structures and Systems, DeMEASS XI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of variable kinematics plate elements with Stimulus Expansion Model for electro-active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ehrenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wallmersperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Smart Materials and Nanotechnology in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell and Solid-Shell Finte Elements for numerical modelling of textile composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth International Conference on Mechanics of Advanced Materials and Structures, ICMAMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bengaluru, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell and Solid-Shell Finite Elements for Forming Simulations of Thick CFCR Stacks at the Macroscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite plate elements with variable kinematics for global/local instability analysis of sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Composites 2023 (JNC23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile reinforcement forming simulation with semi-discrete approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Composite Structures, ICCS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable kinematics finite plate elements for global/local instability analysis of sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Composite Structures (ICCS26) &amp; 8th International Conference on Mechanics of Composites (MECHCOMP8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antònio J. Ferreira; Heng Hu; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis de plaque à cinématique variable pour l'analyse globale/locale des instabilités des structures sandwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVE LAYERED COMPOSITES: A VARIABLE KINEMATICS APPROACH WITH STIMULUS EXPANSION MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ehrenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wallmersperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.619-630, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9816.444848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Plate Elements for Viscoelastic Sandwich Structures based on Sublaminate Generalized Unified Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi H.C. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélio Lima Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Design, Modelling and Experiments of Advanced Structures and Systems Conference - DEMEASS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Alaimo, E. Carrera, A. Milazzo, M. Petrolo, E. Zappino, May 2020, Scopello, Italy. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6472319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Plaque pour Structures Sandwich avec Âme Viscoélastique basés sur la Sublaminate Generalized Unified Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Cham Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélio Lima Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC22 - 22es Journées Nationales sur les Composites (Conférence Virtuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublaminate variable kinematics approach for the numerical analysis of composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Composite Structures (ICCS24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António J. Ferreira; Carlos Santiuste; Nicholas Fantuzzi; Michele Bacciocchi; Ana Neves, Jun 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of composite laminated structures for noise attenuation using SGUF and DMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélio Lima Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose F. Aguilar Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Composite Structures (ICCS23) &amp; 6th International Conference on Mechanics of Composites (MECHCOMP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António J. Ferreira; Nicholas Fantuzzi; Michele Bacciocchi, Sep 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de structures sandwichs viscoélastiques et modèle à dérivées fractionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Krasnobrizha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and acoustic response of sandwich plates by means of sublaminate models with variable kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVCS12, 12th International Symposium on Vibrations of Continuous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Corvara in Badia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-vibration analysis of viscoelastic sandwich panels using a Ritz-based variable kinematics approach and a fractional derivatives model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Krasnobrizha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Dozio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de structures sandwichs viscoélastiques et modèle à dérivées fractionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Krasnobrizha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Dozio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate/Shell Finite Element for Piezoelectric Patch Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Benjeddou; N. Mechbal; J.-F. Deü, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Plate Elements with Variable Kinematics based on Sublaminate Generalized Unified Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Di Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Cham Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mechanics of Composites (MECHCOMP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António J. Ferreira, Jul 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Non-Linear Variable Kinematics Plate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mantegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeMEASS IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.L. Araújo, J.A. Madeira, A.R. Ribeiro, Sep 2018, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust CUF-based mixed and hybrid plate elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Cham Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Mechanics of Advanced Materials and Structures - ICMAMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Carrera, J.N. Reddy, Jun 2018, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1308076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles théoriques et numériques pour la modélisation avancée de plaques composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Cham Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une famille de modèles raffinées pour l'analyse multiphysique de plaques hétérogènes basée sur un E.F. $C^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical response of composite plates by means of a Sublaminate Generalized Unified Formulation and Ritz solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vescovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15651/978-88-748-8963-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of a new QC4 finite element for variable-kinematics composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. C. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Radebeul, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable kinematics models for buckling and vibration of multilayered panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three-dimensional beams via hierarchical finite elements and a proper generalized decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belouettar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th African Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Unified Formulation for vibration analysis of prestressed laminated panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd Conference of the Italian Association of Aeronautics and Astronautics (AIDAA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order plate/shell FE for piezoelectric analysis: the bimorph configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ponte Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined 2D models for buckling and vibration of cylindrical sandwich shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate finite elements applied to the free-edge singularity in bending and extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ede, The, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust plate/shell finite element with Zig-Zag function for piezoelectric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ede, The, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-edge stress fields in composite laminates: assessment of finite plate elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust shell finite element for piezoelectric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-3D solutions for sandwich buckling and wrinkling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous kinematical analysis of beam structures via the Extended Variational Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ulrichsberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust shell finite element for thin to very thick composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Plate Models for Sandwich Bending, Global Buckling and Wrinkling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Sandwich Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark d'un modele pour sandwiches et multicouches, de type layer-wise en contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some benchmarks for assessing models for composite smart structures (Keynote Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Design, Modelling and Experiments of Advanced Structures and Smart Systems (DeMEASS IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Urspelt, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven parameters C⁰ F.E. for heterogeneous plate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of models for the buckling analysis of composite plates and shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un E.F. C0 basé sur un modèle raffiné pour l'analyse multi-physique de plaques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark d'un modèle pour sandwiches et multicouches, de type layerwise en contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. D. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of 2D finite element models on the 3D stresses evaluation for composite laminates: assessment of anisotropic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new C⁰ finite element based on a refined theory for multifield analysis of heterogeneous plate/shell structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hiérarchie de modèles raffinés pour plaques composites: application aux effets de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchic 2D Models for Piezoelectric Sandwich Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brischetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensititvity analysis of thickness assumptions for axiomatic 2D models of linear elastic and piezoelectric laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Design, Modelling and Experiments of Adaptive Structures and Smart Systems (DeMEASS II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional axiomatic modeling of piezoelectric panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Design, Modelling and Experiments of Adaptive Structures and Smart Systems (DeMEASS I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bardonecchia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polymer gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. K. Wittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Design, Modelling and Experiments of Adaptive Structures and Smart Systems (DeMEASS I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bardonecchia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Toolbox for Damage Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. K. Wittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Proceedings of CDCM 2006 - Conference on Damage in Composite Materials 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Finite Elements for Piezoelectric Plates based on a Unified Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference of the Italian Association for Theoretical and Applied Mechanics (AIMETA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Walled Carbon-Nanotubes-Sheet Actuators: Theoretical and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kolaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Vohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Proceedings of Smart Structures and Materials 2005: Electroactive Polymer Actuators and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, CA, United States. pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Reissner's Mixed variational Theorem to Piezoelectric Laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting CIMNE-ISD Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Modelling of Electroactive Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Gülch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society of Biomechanics (ESB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, s Hertogenbosch, The, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriterien zur Bewertung des Mappings von Umform- auf Crashsimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Waedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. LS-DYNA User's Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Plastic Anisotropy of Metals by Indentation Tests. Part A: Numerical and Experimental Analysis of Indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Topcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICFG Workshop on Process Simulation in the Metal Forming Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially mixed multilayered theories for piezoelectric plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth Hellenic-European Conference on Computer Mathematics and its Applications (HERCMA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Athens, Hellas, Unknown Region. pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Multi-Field Formulation for Ionic Polymer Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Gülch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth World Congress on Computational Mechanics (WCCM V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Numerical Aero-Servo-Elastic Simulation of Adaptive Helicopter Airfoils in Transonic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wallmersperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Grohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth World Congress on Computational Mechanics (WCCM V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of the Piezo-Aero-Elasticity of Smart Rotor Blades in Transonic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Grohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jänker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kröplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Displacement and Mixed CUF-Based Four-Node and Eight-Node Quadrilateral Plate Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huyen Cham Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of Advanced Structures and Smart Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, Springer Singapore, pp.89-118, 2018, Advanced Structured Materials, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6895-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical, first order, and advanced theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Abramovich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stability and Vibrations of Thin Walled Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.91-140, 2017, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100410-4.00003-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis of Homogeneous and Laminated Shells by Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. B. Hetnarski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2014, 978-94-007-2740-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Blockley and W. Shyy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, John Wiley: Chichester, 2012, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470686652.eae172.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Blockley and W. Shyy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, John Wiley &amp; Sons, Ltd., 2010, 9780470686652. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470686652.eae172.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Toolbox for Damage Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. K. Wittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Busse and B. Kröplin and F.K. Wittel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Damage and its Evolution in Fiber-Composite Materials: Simulation and Non-Destructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISD Verlag, pp.475-480, 2006, 3-930683-90-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism Based Toolbox: Prototypical Implementation of Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. K. Wittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Busse and B. Kröplin and F.K. Wittel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Damage and its Evolution in Fiber-Composite Materials: Simulation and Non-Destructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISD Verlag, pp.481-518, 2006, 3-930683-90-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Models for Delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Busse and B. Kröplin and F.K. Wittel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Damage and its Evolution in Fiber-Composite Materials: Simulation and Non-Destructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISD Verlag, pp.381-424, 2006, 3-930683-90-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First interim progress report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EU. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuselage with integrated power means, flight control means and other devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Janda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bolteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EU. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mock-up of full-scale Anuloid aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EU. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Anuloid aircraft with other VTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial configuration setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Polit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-kinematics approach for an effective modelling of composite structures including multi-field coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Ottavio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Structural mechanics [physics.class-ph]. Université Paris Nanterre, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04325268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13101,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B2F9C0"/>
+    <w:nsid w:val="658B2281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13332,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-dottavio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1209-1021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149475799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10150686437712540085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=s78iWIMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Cara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117856" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Di Cara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2126568" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasnobrizha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vescovini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02335745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0132-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116313v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vescovini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dozio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.05.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01976083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1421275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01982525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dozio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01981927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.C. H C Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1121526" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500265" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Waas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2015.05.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1169-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iuso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Visser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Visser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#224;tek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2014.1.3.353" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.08.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.12.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Thai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.08.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR93G7D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3328" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41246CRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tha&#239; Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.445-456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Tha&#239;er" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11402863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wallmersperger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. Wittel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kr&#246;plin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballhause" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scholl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Post" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Peetz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05307628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ehrenhofer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wallmersperger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9816.444848" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297770v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H.C. Le" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6472319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Cham Le" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F. Aguilar Madeira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325255v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04297696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mantegna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1308076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-748-8963-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. C. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367041v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367045v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597054v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367068v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367075v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brischetto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367090v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boscolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robaldo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolaric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vohrer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. G&#252;lch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waedt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Ferraris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Topcu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eberle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367101v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Grohmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#228;nker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6895-9_6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04600731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100410-4.00003-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367043v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;nig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470686652.eae172.pub2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reiser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367086v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367051v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Janda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bolteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04325268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>