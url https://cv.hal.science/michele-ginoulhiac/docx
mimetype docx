--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -106,662 +106,662 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrer l’Histoire : l’humour comme perspective dans les bandes dessinées de Jean-Yves Ferri</w:t>
+                <w:t xml:space="preserve">Des images en partage dans le métro toulousain. Œuvres numériques et espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'illustration : limites et perspectives</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859282v1</w:t>
+                <w:t xml:space="preserve">hal-04990213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À CORPS DANSANT, PERFORMANCES DESSINÉES D'EDMOND BAUDOIN AU FESTIVAL DE JAZZ À FOIX</w:t>
+                <w:t xml:space="preserve">L'aménagement urbain du rond-point : Un consensus décoratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESSINER ( LE) JAZZ</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'art en oeuvre, pp.129 - 144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518457v1</w:t>
+                <w:t xml:space="preserve">hal-04859197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PROJET ARTISTIQUE POUR L'ESPACE URBAIN EST-IL UN ACTE GRATUIT ?</w:t>
+                <w:t xml:space="preserve">Du tableau à la bande dessinée, la question de l'oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ART ET CULTURE LE COÛT ET LA GRATUITÉ</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Usages didactiques de la bande dessinée, 51, pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.4961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804688v1</w:t>
+                <w:t xml:space="preserve">hal-04859248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSEALITÉ DE L'ESPACE URBAIN</w:t>
+                <w:t xml:space="preserve">L'art dans le métro de Toulouse, un dispositif de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHITECTURE MUSÉALE. ESPACE DE L'ART ET LIEU DE L'OEUVRE.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04804659v1</w:t>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.209-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des images en partage dans le métro toulousain. Œuvres numériques et espace public</w:t>
+                <w:t xml:space="preserve">Illustrer l’Histoire : l’humour comme perspective dans les bandes dessinées de Jean-Yves Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire des Études et des Recherches Interdisciplinaires et Comparées (L.E.R.I.C). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04990213v1</w:t>
+              <w:t xml:space="preserve">L'illustration : limites et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Med Ali Édition (C.A.E.U), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement urbain du rond-point : Un consensus décoratif ?</w:t>
+                <w:t xml:space="preserve">À CORPS DANSANT, PERFORMANCES DESSINÉES D'EDMOND BAUDOIN AU FESTIVAL DE JAZZ À FOIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Passage(s). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04859197v1</w:t>
+              <w:t xml:space="preserve">DESSINER ( LE) JAZZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, " Esthétiques jazz: la scène et les images", 979-10-94898-53-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du tableau à la bande dessinée, la question de l'oeuvre</w:t>
+                <w:t xml:space="preserve">LE PROJET ARTISTIQUE POUR L'ESPACE URBAIN EST-IL UN ACTE GRATUIT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ART ET CULTURE LE COÛT ET LA GRATUITÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Harmattan, pp.119-124, 2013, Arts et medias, 978-2-336-29188-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.4961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04859248v1</w:t>
+                <w:t xml:space="preserve">hal-04804688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art dans le métro de Toulouse, un dispositif de médiation</w:t>
+                <w:t xml:space="preserve">MUSEALITÉ DE L'ESPACE URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">ARCHITECTURE MUSÉALE. ESPACE DE L'ART ET LIEU DE L'OEUVRE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, PUPPA, pp.257-267, 2012, 2-35311-027-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859086v1</w:t>
+                <w:t xml:space="preserve">hal-04804659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1262,51 +1262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4961" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4961" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>