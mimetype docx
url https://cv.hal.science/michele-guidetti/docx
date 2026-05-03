--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -4888,433 +4888,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pojmová kategorie &amp;quot; volní pohyb &amp;quot; ve slovech a gestech Čechů a Francouzů</w:t>
+                <w:t xml:space="preserve">How French and Czech Children and Adults Gesture when Speaking about Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Sulova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kognice [Cognition]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">4th Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Frankfurt an der Oder, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989753v1</w:t>
+                <w:t xml:space="preserve">hal-00989794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French and Czech Children and Adults Gesture when Speaking about Motion</w:t>
+                <w:t xml:space="preserve">Pojmová kategorie &amp;quot; volní pohyb &amp;quot; ve slovech a gestech Čechů a Francouzů</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Sulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenka Sulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the International Society for Gesture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Frankfurt an der Oder, Germany</w:t>
+              <w:t xml:space="preserve">Kognice [Cognition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989794v1</w:t>
+                <w:t xml:space="preserve">hal-00989753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+                <w:t xml:space="preserve">L'effet de la culture et de la langue sur le développement de la production des gestes co-verbaux et conventionnels : une comparaison entre enfants tchèques et français de groupes d'âge différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Sulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition (MULTIMOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983980v1</w:t>
+                <w:t xml:space="preserve">hal-00989780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la culture et de la langue sur le développement de la production des gestes co-verbaux et conventionnels : une comparaison entre enfants tchèques et français de groupes d'âge différents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
+                <w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lenka Sulova</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assela Reig Alamillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition (MULTIMOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989780v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6276,51 +6276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A2ECF8E"/>
+    <w:nsid w:val="8C703336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6507,51 +6507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-guidetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1678-946X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03256144X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2024.100869" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1257324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Famelart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Diene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie &#199;abal-Berthoumieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molinas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1038223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103476" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n Moreno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Thommen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Mor&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.642242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thommen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baggioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tessari Veyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Diene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1333-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-020-09516-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n de Los Santos Moreno Torres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-2.pgec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01992" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.15002.fib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Kunene Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Tauber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02073466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.01gui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rossini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Di Fulvio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rudelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cattelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0013754516004080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2016.1201474" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PHMT.S66347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ece Demir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000585" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2014.05.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVW2FZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2009.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PHPKFT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sulova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03481228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/ill.18.12fib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.18.12fib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.08fib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-guidetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1678-946X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03256144X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2024.100869" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1257324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Famelart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Diene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie &#199;abal-Berthoumieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Glattard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molinas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1038223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103476" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n Moreno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Thommen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Mor&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.642242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thommen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baggioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tessari Veyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Diene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1333-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-020-09516-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayil&#237;n de Los Santos Moreno Torres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-2.pgec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01992" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.15002.fib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Kunene Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Tauber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02073466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.01gui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rossini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Di Fulvio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rudelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cattelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0013754516004080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2016.1201474" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PHMT.S66347" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ece Demir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000585" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2014.05.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVW2FZK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12124-014-9256-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2009.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PHPKFT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sulova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00989780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03481228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/ill.18.12fib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.18.12fib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.08fib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>