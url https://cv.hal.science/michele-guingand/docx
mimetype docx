--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -249,295 +249,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of tooth modifications for spur and helical gears using an adaptive multi-objective swarm algorithm</w:t>
+                <w:t xml:space="preserve">Simulations of the dynamic response of planetary gears in the presence of localised tooth faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lagresle</w:t>
+                <w:t xml:space="preserve">Quentin Thoret-Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fulleringer</w:t>
+                <w:t xml:space="preserve">Pierre Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7292-7308. </w:t>
+              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7212-7223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406219856373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406219846153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030069v1</w:t>
+                <w:t xml:space="preserve">hal-04030006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the dynamic response of planetary gears in the presence of localised tooth faults</w:t>
+                <w:t xml:space="preserve">Optimization of tooth modifications for spur and helical gears using an adaptive multi-objective swarm algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Thoret-Bauchet</w:t>
+                <w:t xml:space="preserve">Charly Lagresle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">J. de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casanova</w:t>
+                <w:t xml:space="preserve">Benjamin Fulleringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7212-7223. </w:t>
+              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7292-7308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406219846153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406219856373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030006v1</w:t>
+                <w:t xml:space="preserve">hal-04030069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static analysis of spline coupling under load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -714,51 +714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static Load Sharing Model in the Case of Moulded Glass Fibre Reinforced Polyamide 6 Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,51 +965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,77 +1095,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (05), pp.325--335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1212,51 +1212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Manufacturing Spiral Bevel Gears Using 5-Axis Computer Numerical Control (CNC) Milling Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp 28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,51 +1450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86, pp.35-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1522,389 +1522,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, p. 37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689155v1</w:t>
+                <w:t xml:space="preserve">hal-00504436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), p. 349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504436v1</w:t>
+                <w:t xml:space="preserve">hal-00504430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (2), p. 349-363. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp. 1041-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504430v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static load sharing model in the case of Nylon 6/6 cylindrical gears</w:t>
               </w:r>
@@ -2019,64 +2019,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering systems using dedicated finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,329 +2981,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Icard</w:t>
+                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499171v1</w:t>
+                <w:t xml:space="preserve">hal-00450618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPSI validation for cylindrical gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2003.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1798212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450573v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPSI validation for cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (4), pp.447-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2003.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of welded structures working under random loading</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multi-body Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 216 (2), pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress analysis of cylindrical webbed gears - Parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyul Cheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,51 +3526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sollecitazioni nelle ruote dentate interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyul Cheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La resistenza a fatica superficiale dei materiali per ingranaggi a vite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Octrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,51 +3716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite displacement vector method: An application to the scoliotic spine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 17 (6), pp 397-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,64 +3864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Transmissions Mécaniques 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaMCoS INSA Lyon, ECAM, ECL, CIRTRANS, CETIM, Jul 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3959,77 +3959,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tooth contact analysis of plastic cylindrical gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTPO Conference 2021: Polymer gears</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Slovenj Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of a spiral bevel gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,51 +4184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static analysis of spline coupling under load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves, Joel Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loaded behaviour of steel/bronze worm gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Jbily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4456,51 +4456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of a Loaded Cylindrical Glass Fibre Reinforced PA6 Gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale du comportement sous charge d'engrenage cylindrique en polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,51 +4780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Manufacturing Spiral Bevel Gears using 5-Axis CNC Milling Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,77 +4888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Transmission 2011 (ICPT'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.ICPT'2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,77 +5104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load sharing model and thermal study for polymer gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME (the International conference on Integrated Design and Manufacturing in Mechanical Engineering) - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.IDMME'2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI-Society for Product and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Munich, Germany. pp.VDI-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,977 +5288,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402460v1</w:t>
+                <w:t xml:space="preserve">hal-00505934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505934v1</w:t>
+                <w:t xml:space="preserve">hal-00402499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402499v1</w:t>
+                <w:t xml:space="preserve">hal-00402468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402468v1</w:t>
+                <w:t xml:space="preserve">hal-00505937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Besson</w:t>
+                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505937v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formula for determining the width of the gear wheels of face gears using Design Of Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DETC2007: PROCEEDINGS OF THE ASME INTERNATIONAL DESIGN ENGINEERING TECHNICAL CONFERENCES AND COMPUTERS AND INFORMATION IN ENGINEERING CONFERENCE, VOL 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, THREE PARK AVENUE, NEW YORK, NY 10016-5990 USA, Unknown Region. pp.143-148</w:t>
+              <w:t xml:space="preserve">16ème colloque "Vibrations Chocs et Bruit" 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712266v1</w:t>
+                <w:t xml:space="preserve">hal-00506202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cahier des charges d'un PLM pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque "Vibrations Chocs et Bruit" 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Journées REX-PLM '08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506202v1</w:t>
+                <w:t xml:space="preserve">hal-00506186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges d'un PLM pour l'enseignement</w:t>
+                <w:t xml:space="preserve">Simplified formula for determining the width of the gear wheels of face gears using Design Of Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées REX-PLM '08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">DETC2007: PROCEEDINGS OF THE ASME INTERNATIONAL DESIGN ENGINEERING TECHNICAL CONFERENCES AND COMPUTERS AND INFORMATION IN ENGINEERING CONFERENCE, VOL 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, THREE PARK AVENUE, NEW YORK, NY 10016-5990 USA, Unknown Region. pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506186v1</w:t>
+                <w:t xml:space="preserve">hal-04712266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506639v1</w:t>
+                <w:t xml:space="preserve">hal-00506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506640v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the Loaded Transmission Error of a worm gear with a plastic wheel</w:t>
               </w:r>
@@ -6523,299 +6523,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">JTM 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506267v1</w:t>
+                <w:t xml:space="preserve">hal-00506638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
+                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTM 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506638v1</w:t>
+                <w:t xml:space="preserve">hal-00506324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
+                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
+              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506324v1</w:t>
+                <w:t xml:space="preserve">hal-00506267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast determination of global and local parameters for reducing transmission error of helical gears</w:t>
               </w:r>
@@ -6890,709 +6890,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignments effects on the transmission error of loaded spiral bevel gears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Bilan de l'enseignement avec Smarteam en GMD à l'INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">REX PLM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506829v1</w:t>
+                <w:t xml:space="preserve">hal-00505939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de l'enseignement avec Smarteam en GMD à l'INSA de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Bilan de lenseignement avec Smarteam en GMD à lINSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REX PLM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">REX PLM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505939v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de lenseignement avec Smarteam en GMD à lINSA de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement avec Smarteam en GMD à l'INSA de Lyon et jeu PLM - un TP entre deux école d'ingénieur : INSA - ENISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Balluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REX PLM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France</w:t>
+              <w:t xml:space="preserve">Journée de visibilité VISI30: Quel PLM/PDM avec CATIA V5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506899v1</w:t>
+                <w:t xml:space="preserve">hal-00506824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement avec Smarteam en GMD à l'INSA de Lyon et jeu PLM - un TP entre deux école d'ingénieur : INSA - ENISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misalignments effects on the transmission error of loaded spiral bevel gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Balluet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de visibilité VISI30: Quel PLM/PDM avec CATIA V5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France</w:t>
+              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506824v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des PLM avec SMARTEAM à l'INSA de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes mécaniques et paramétrage dans CATIA V5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SMARTEAM Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, France</w:t>
+              <w:t xml:space="preserve">1er Ateliers CATIA V5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507252v1</w:t>
+                <w:t xml:space="preserve">hal-00507253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219969v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430023v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,938 +7659,886 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes mécaniques et paramétrage dans CATIA V5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Ateliers CATIA V5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507253v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227024v1</w:t>
+                <w:t xml:space="preserve">hal-00507246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Enseignement des SGDT au Département Génie Mécanique Développement INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée à l'Atelier PLM, 9ème colloque AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227018v1</w:t>
+                <w:t xml:space="preserve">hal-00507251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507246v1</w:t>
+                <w:t xml:space="preserve">hal-04226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des SGDT au Département Génie Mécanique Développement INSA de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée à l'Atelier PLM, 9ème colloque AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507251v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507247v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement des PLM avec SMARTEAM à l'INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journée SMARTEAM Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226989v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507276v1</w:t>
+                <w:t xml:space="preserve">hal-04219969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation à l'intégration du savoir-faire sous CATIA V5 dans la formation en CMAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8779,51 +8779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application pédagogique de l'ingenierie simultanée à partir d'un simulateur dédié à la maquette numérique (MECAGORA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9334,368 +9334,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
+              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508180v1</w:t>
+                <w:t xml:space="preserve">hal-00508207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
+              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508207v1</w:t>
+                <w:t xml:space="preserve">hal-00508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Canada</w:t>
+              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508181v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the data equivalent to the sagittal view of the human spine - an attempt to graphic modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,51 +10019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, optimisation et représentation C.A.O. d'engrenages cylindriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10114,51 +10114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres instantanés de rotation - corrélation entre pathologie et mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10241,51 +10241,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale de la colonne vertébrale humaine in vivo à partir de deux de ses radiographies : Application à la scoliose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thèse de Docteur Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10479,51 +10479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thoret-Bauchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219846153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2965606" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2898877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2406089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin-Yann Jacquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZDFP6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp De Vaujany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1828459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2003.12.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PJXZQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14644190260070420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QKWRFQ4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Dimnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9290(84)90032-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRP2NNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnavand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balluet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507253v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Micaelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Mauroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thoret-Bauchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219846153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2965606" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2898877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2406089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin-Yann Jacquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZDFP6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp De Vaujany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1828459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2003.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PJXZQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14644190260070420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QKWRFQ4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Dimnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9290(84)90032-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRP2NNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnavand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balluet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Micaelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Mauroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>