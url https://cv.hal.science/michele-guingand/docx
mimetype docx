--- v1 (2026-04-09)
+++ v2 (2026-05-12)
@@ -249,295 +249,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the dynamic response of planetary gears in the presence of localised tooth faults</w:t>
+                <w:t xml:space="preserve">Optimization of tooth modifications for spur and helical gears using an adaptive multi-objective swarm algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Thoret-Bauchet</w:t>
+                <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velex</w:t>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">J. de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casanova</w:t>
+                <w:t xml:space="preserve">Benjamin Fulleringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7212-7223. </w:t>
+              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7292-7308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406219846153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406219856373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030006v1</w:t>
+                <w:t xml:space="preserve">hal-04030069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of tooth modifications for spur and helical gears using an adaptive multi-objective swarm algorithm</w:t>
+                <w:t xml:space="preserve">Simulations of the dynamic response of planetary gears in the presence of localised tooth faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lagresle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quentin Thoret-Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fulleringer</w:t>
+                <w:t xml:space="preserve">Pierre Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7292-7308. </w:t>
+              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7212-7223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406219856373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406219846153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030069v1</w:t>
+                <w:t xml:space="preserve">hal-04030006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static analysis of spline coupling under load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -714,51 +714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static Load Sharing Model in the Case of Moulded Glass Fibre Reinforced Polyamide 6 Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,51 +965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,77 +1095,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (05), pp.325--335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1212,51 +1212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Manufacturing Spiral Bevel Gears Using 5-Axis Computer Numerical Control (CNC) Milling Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp 28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,51 +1450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86, pp.35-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1522,144 +1522,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp. 1041-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504436v1</w:t>
+                <w:t xml:space="preserve">hal-00689155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
               </w:r>
@@ -1755,852 +1767,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, p. 37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689155v1</w:t>
+                <w:t xml:space="preserve">hal-00504436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static load sharing model in the case of Nylon 6/6 cylindrical gears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Letzelter</w:t>
+                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering systems using dedicated finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2009.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of system design and dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), p. 429-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1299/jsdd.3.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504206v1</w:t>
+                <w:t xml:space="preserve">hal-00504237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering systems using dedicated finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Quasi-static load sharing model in the case of Nylon 6/6 cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of system design and dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (10), p. 4360-4368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2009.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1299/jsdd.3.429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00504237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130 (10), pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2008, 130 (6), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2965606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2898877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381485v1</w:t>
+                <w:t xml:space="preserve">hal-00381434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a worm gear with a plastic wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 130 (6), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2008, 130 (10), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2898877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2965606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381434v1</w:t>
+                <w:t xml:space="preserve">hal-00381485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and Experimental Study of the Loaded Transmission Error of a Spiral Bevel Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.23-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 129 (2), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2406089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380757v1</w:t>
+                <w:t xml:space="preserve">hal-00378142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of the Loaded Transmission Error of a Spiral Bevel Gear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 129 (2), pp.195-200. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378142v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and optimisation of worm gear cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.135-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2981,329 +2981,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
+                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1798212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450618v1</w:t>
+                <w:t xml:space="preserve">hal-01499171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Icard</w:t>
+                <w:t xml:space="preserve">EPSI validation for cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (4), pp.447-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2003.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1798212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499171v1</w:t>
+                <w:t xml:space="preserve">hal-00450573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPSI validation for cylindrical gears</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00450573v1</w:t>
+                <w:t xml:space="preserve">hal-00450618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of welded structures working under random loading</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multi-body Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 216 (2), pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress analysis of cylindrical webbed gears - Parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyul Cheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,51 +3526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sollecitazioni nelle ruote dentate interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyul Cheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La resistenza a fatica superficiale dei materiali per ingranaggi a vite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Octrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,51 +3716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite displacement vector method: An application to the scoliotic spine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 17 (6), pp 397-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,64 +3864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Transmissions Mécaniques 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaMCoS INSA Lyon, ECAM, ECL, CIRTRANS, CETIM, Jul 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3959,77 +3959,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tooth contact analysis of plastic cylindrical gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTPO Conference 2021: Polymer gears</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Slovenj Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of a spiral bevel gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,51 +4184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static analysis of spline coupling under load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves, Joel Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loaded behaviour of steel/bronze worm gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Jbily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4456,51 +4456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of a Loaded Cylindrical Glass Fibre Reinforced PA6 Gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale du comportement sous charge d'engrenage cylindrique en polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,51 +4780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Manufacturing Spiral Bevel Gears using 5-Axis CNC Milling Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,77 +4888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Transmission 2011 (ICPT'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.ICPT'2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,77 +5104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load sharing model and thermal study for polymer gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME (the International conference on Integrated Design and Manufacturing in Mechanical Engineering) - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.IDMME'2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI-Society for Product and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Munich, Germany. pp.VDI-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,623 +5288,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Letzelter</w:t>
+                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505934v1</w:t>
+                <w:t xml:space="preserve">hal-00402460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402499v1</w:t>
+                <w:t xml:space="preserve">hal-00505934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402468v1</w:t>
+                <w:t xml:space="preserve">hal-00402499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Besson</w:t>
+                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505937v1</w:t>
+                <w:t xml:space="preserve">hal-00402468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402460v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified formula for determining the width of the gear wheels of face gears using Design Of Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque "Vibrations Chocs et Bruit" 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">DETC2007: PROCEEDINGS OF THE ASME INTERNATIONAL DESIGN ENGINEERING TECHNICAL CONFERENCES AND COMPUTERS AND INFORMATION IN ENGINEERING CONFERENCE, VOL 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, THREE PARK AVENUE, NEW YORK, NY 10016-5990 USA, Unknown Region. pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506202v1</w:t>
+                <w:t xml:space="preserve">hal-04712266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier des charges d'un PLM pour l'enseignement</w:t>
               </w:r>
@@ -5966,299 +5953,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formula for determining the width of the gear wheels of face gears using Design Of Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DETC2007: PROCEEDINGS OF THE ASME INTERNATIONAL DESIGN ENGINEERING TECHNICAL CONFERENCES AND COMPUTERS AND INFORMATION IN ENGINEERING CONFERENCE, VOL 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, THREE PARK AVENUE, NEW YORK, NY 10016-5990 USA, Unknown Region. pp.143-148</w:t>
+              <w:t xml:space="preserve">16ème colloque "Vibrations Chocs et Bruit" 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712266v1</w:t>
+                <w:t xml:space="preserve">hal-00506202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506640v1</w:t>
+                <w:t xml:space="preserve">hal-00506639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle dynamique non linéaire des engrenages roue et vis sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTM 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506639v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the Loaded Transmission Error of a worm gear with a plastic wheel</w:t>
               </w:r>
@@ -6460,51 +6460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6523,299 +6523,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
+                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTM 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France</w:t>
+              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506638v1</w:t>
+                <w:t xml:space="preserve">hal-00506267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
+                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
+              <w:t xml:space="preserve">JTM 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506324v1</w:t>
+                <w:t xml:space="preserve">hal-00506638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506267v1</w:t>
+                <w:t xml:space="preserve">hal-00506324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast determination of global and local parameters for reducing transmission error of helical gears</w:t>
               </w:r>
@@ -6827,51 +6827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFToMM World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6890,125 +6890,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de l'enseignement avec Smarteam en GMD à l'INSA de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Misalignments effects on the transmission error of loaded spiral bevel gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REX PLM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505939v1</w:t>
+                <w:t xml:space="preserve">hal-00506829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de lenseignement avec Smarteam en GMD à lINSA de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7024,633 +7037,542 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REX PLM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement avec Smarteam en GMD à l'INSA de Lyon et jeu PLM - un TP entre deux école d'ingénieur : INSA - ENISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan de l'enseignement avec Smarteam en GMD à l'INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Balluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de visibilité VISI30: Quel PLM/PDM avec CATIA V5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France</w:t>
+              <w:t xml:space="preserve">REX PLM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506824v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignments effects on the transmission error of loaded spiral bevel gears</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement avec Smarteam en GMD à l'INSA de Lyon et jeu PLM - un TP entre deux école d'ingénieur : INSA - ENISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Balluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">Journée de visibilité VISI30: Quel PLM/PDM avec CATIA V5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506829v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes mécaniques et paramétrage dans CATIA V5</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enseignement des PLM avec SMARTEAM à l'INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Ateliers CATIA V5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France</w:t>
+              <w:t xml:space="preserve">Journée SMARTEAM Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507253v1</w:t>
+                <w:t xml:space="preserve">hal-00507252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227024v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Enseignement des SGDT au Département Génie Mécanique Développement INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée à l'Atelier PLM, 9ème colloque AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227018v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7659,87 +7581,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507231v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,93 +7676,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7849,696 +7784,761 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507246v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des SGDT au Département Génie Mécanique Développement INSA de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée à l'Atelier PLM, 9ème colloque AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507251v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Paredes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226989v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Systèmes mécaniques et paramétrage dans CATIA V5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">1er Ateliers CATIA V5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507247v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507276v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des PLM avec SMARTEAM à l'INSA de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SMARTEAM Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507252v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219969v1</w:t>
+                <w:t xml:space="preserve">hal-00507276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation à l'intégration du savoir-faire sous CATIA V5 dans la formation en CMAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ARATEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8779,51 +8779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application pédagogique de l'ingenierie simultanée à partir d'un simulateur dédié à la maquette numérique (MECAGORA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8930,51 +8930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME, 9th International Power Transmission and Gearing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9334,368 +9334,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
+              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508207v1</w:t>
+                <w:t xml:space="preserve">hal-00508180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Canada</w:t>
+              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508181v1</w:t>
+                <w:t xml:space="preserve">hal-00508207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
+              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508180v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the data equivalent to the sagittal view of the human spine - an attempt to graphic modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,51 +10019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, optimisation et représentation C.A.O. d'engrenages cylindriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10114,51 +10114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres instantanés de rotation - corrélation entre pathologie et mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10241,51 +10241,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale de la colonne vertébrale humaine in vivo à partir de deux de ses radiographies : Application à la scoliose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thèse de Docteur Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10479,51 +10479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thoret-Bauchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219846153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2965606" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2898877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2406089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin-Yann Jacquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZDFP6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp De Vaujany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1828459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2003.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PJXZQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14644190260070420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QKWRFQ4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Dimnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9290(84)90032-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRP2NNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnavand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balluet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Micaelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Mauroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thoret-Bauchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219846153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2898877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2965606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2406089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin-Yann Jacquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZDFP6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp De Vaujany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1828459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2003.12.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PJXZQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14644190260070420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QKWRFQ4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Dimnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9290(84)90032-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRP2NNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnavand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balluet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Micaelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Mauroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>