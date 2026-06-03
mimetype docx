--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -249,295 +249,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of tooth modifications for spur and helical gears using an adaptive multi-objective swarm algorithm</w:t>
+                <w:t xml:space="preserve">Simulations of the dynamic response of planetary gears in the presence of localised tooth faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lagresle</w:t>
+                <w:t xml:space="preserve">Quentin Thoret-Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fulleringer</w:t>
+                <w:t xml:space="preserve">Pierre Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7292-7308. </w:t>
+              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7212-7223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406219856373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406219846153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030069v1</w:t>
+                <w:t xml:space="preserve">hal-04030006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the dynamic response of planetary gears in the presence of localised tooth faults</w:t>
+                <w:t xml:space="preserve">Optimization of tooth modifications for spur and helical gears using an adaptive multi-objective swarm algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Thoret-Bauchet</w:t>
+                <w:t xml:space="preserve">Charly Lagresle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">J. de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casanova</w:t>
+                <w:t xml:space="preserve">Benjamin Fulleringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7212-7223. </w:t>
+              <w:t xml:space="preserve">, 2019, 233 (21-22), pp.7292-7308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406219846153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406219856373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030006v1</w:t>
+                <w:t xml:space="preserve">hal-04030069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static analysis of spline coupling under load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -714,51 +714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static Load Sharing Model in the Case of Moulded Glass Fibre Reinforced Polyamide 6 Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,51 +965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,77 +1095,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (05), pp.325--335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1212,51 +1212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Manufacturing Spiral Bevel Gears Using 5-Axis Computer Numerical Control (CNC) Milling Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp 28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,51 +1450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86, pp.35-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1522,432 +1522,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), p. 349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689155v1</w:t>
+                <w:t xml:space="preserve">hal-00504430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set of functions for the calculation of bending displacements for spiral bevel gear teeth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, p. 37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00504430v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New experimental approach for measuring thermal behaviour in the case of Nylon 6/6 cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp. 1041-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504436v1</w:t>
+                <w:t xml:space="preserve">hal-00689155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering systems using dedicated finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,329 +2981,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Icard</w:t>
+                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.1082-1088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499171v1</w:t>
+                <w:t xml:space="preserve">hal-00450618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPSI validation for cylindrical gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+                <w:t xml:space="preserve">Fast Three-Dimensional Quasi-Static Analysis of Helical Gears Using the Finite Prism Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2003.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (6), pp.10821088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1798212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450573v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D quasi-static analysis of helical gears using the finite prism method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPSI validation for cylindrical gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (4), pp.447-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2003.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of welded structures working under random loading</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multi-body Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 216 (2), pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress analysis of cylindrical webbed gears - Parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyul Cheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,51 +3526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sollecitazioni nelle ruote dentate interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyul Cheol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La resistenza a fatica superficiale dei materiali per ingranaggi a vite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Octrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,51 +3716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite displacement vector method: An application to the scoliotic spine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 17 (6), pp 397-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,64 +3864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Transmissions Mécaniques 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaMCoS INSA Lyon, ECAM, ECL, CIRTRANS, CETIM, Jul 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3959,77 +3959,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tooth contact analysis of plastic cylindrical gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTPO Conference 2021: Polymer gears</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Slovenj Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of a spiral bevel gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lagresle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,51 +4184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static analysis of spline coupling under load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves, Joel Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loaded behaviour of steel/bronze worm gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Jbily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4456,51 +4456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of a Loaded Cylindrical Glass Fibre Reinforced PA6 Gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale du comportement sous charge d'engrenage cylindrique en polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,51 +4780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Manufacturing Spiral Bevel Gears using 5-Axis CNC Milling Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,77 +4888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Transmission 2011 (ICPT'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Xi'an, China. pp.ICPT'2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Teixeira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,77 +5104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load sharing model and thermal study for polymer gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME (the International conference on Integrated Design and Manufacturing in Mechanical Engineering) - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.IDMME'2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letzelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI-Society for Product and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Munich, Germany. pp.VDI-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,800 +5288,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Letzelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402460v1</w:t>
+                <w:t xml:space="preserve">hal-00505934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de charge quasi-statique pour les engrenages cylindriques en polymère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505934v1</w:t>
+                <w:t xml:space="preserve">hal-00402499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry, kinematics and load sharing of pinion rack gear with variable ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402499v1</w:t>
+                <w:t xml:space="preserve">hal-00402468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions pour le calcul des déplacements de flexion de dents d'engrenages spiro-coniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402468v1</w:t>
+                <w:t xml:space="preserve">hal-00505937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des directions assistées électriques (DAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Besson</w:t>
+                <w:t xml:space="preserve">Simulation of the dynamic behavior of electric power steering using dedicated finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-PRIMECA 11ème Colloque sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">JSME International Conference on Motion and Power Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505937v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formula for determining the width of the gear wheels of face gears using Design Of Experiments</w:t>
+                <w:t xml:space="preserve">Cahier des charges d'un PLM pour l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DETC2007: PROCEEDINGS OF THE ASME INTERNATIONAL DESIGN ENGINEERING TECHNICAL CONFERENCES AND COMPUTERS AND INFORMATION IN ENGINEERING CONFERENCE, VOL 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, THREE PARK AVENUE, NEW YORK, NY 10016-5990 USA, Unknown Region. pp.143-148</w:t>
+              <w:t xml:space="preserve">Journées REX-PLM '08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712266v1</w:t>
+                <w:t xml:space="preserve">hal-00506186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges d'un PLM pour l'enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées REX-PLM '08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">16ème colloque "Vibrations Chocs et Bruit" 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506186v1</w:t>
+                <w:t xml:space="preserve">hal-00506202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle dynamique de la ligne poussoir de directions assistées électriques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified formula for determining the width of the gear wheels of face gears using Design Of Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque "Vibrations Chocs et Bruit" 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">DETC2007: PROCEEDINGS OF THE ASME INTERNATIONAL DESIGN ENGINEERING TECHNICAL CONFERENCES AND COMPUTERS AND INFORMATION IN ENGINEERING CONFERENCE, VOL 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, THREE PARK AVENUE, NEW YORK, NY 10016-5990 USA, Unknown Region. pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506202v1</w:t>
+                <w:t xml:space="preserve">hal-04712266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de lerreur de transmission sous charge dans les engrenages spiro-coniques</w:t>
               </w:r>
@@ -6523,299 +6523,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
+                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">JTM 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506267v1</w:t>
+                <w:t xml:space="preserve">hal-00506638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement sous charge dun couple roue et vis avec roue en polymère</w:t>
+                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTM 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France</w:t>
+              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506638v1</w:t>
+                <w:t xml:space="preserve">hal-00506324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face gear width prediction using the DOE method</w:t>
+                <w:t xml:space="preserve">Simplified formulae for determining the width of gear wheels of face gears using DOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Design Engineering Technical Conferences DETC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
+              <w:t xml:space="preserve">IDETC/CIE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506324v1</w:t>
+                <w:t xml:space="preserve">hal-00506267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast determination of global and local parameters for reducing transmission error of helical gears</w:t>
               </w:r>
@@ -6890,1655 +6890,1655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignments effects on the transmission error of loaded spiral bevel gears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+                <w:t xml:space="preserve">Bilan de lenseignement avec Smarteam en GMD à lINSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">REX PLM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506829v1</w:t>
+                <w:t xml:space="preserve">hal-00506899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de lenseignement avec Smarteam en GMD à lINSA de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Bilan de l'enseignement avec Smarteam en GMD à l'INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REX PLM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France</w:t>
+              <w:t xml:space="preserve">REX PLM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506899v1</w:t>
+                <w:t xml:space="preserve">hal-00505939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de l'enseignement avec Smarteam en GMD à l'INSA de Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement avec Smarteam en GMD à l'INSA de Lyon et jeu PLM - un TP entre deux école d'ingénieur : INSA - ENISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Balluet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REX PLM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Journée de visibilité VISI30: Quel PLM/PDM avec CATIA V5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505939v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement avec Smarteam en GMD à l'INSA de Lyon et jeu PLM - un TP entre deux école d'ingénieur : INSA - ENISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misalignments effects on the transmission error of loaded spiral bevel gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Balluet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de visibilité VISI30: Quel PLM/PDM avec CATIA V5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France</w:t>
+              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506824v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des PLM avec SMARTEAM à l'INSA de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement des SGDT au Département Génie Mécanique Développement INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SMARTEAM Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée à l'Atelier PLM, 9ème colloque AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507252v1</w:t>
+                <w:t xml:space="preserve">hal-00507251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219969v1</w:t>
+                <w:t xml:space="preserve">hal-00507246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des SGDT au Département Génie Mécanique Développement INSA de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée à l'Atelier PLM, 9ème colloque AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507251v1</w:t>
+                <w:t xml:space="preserve">hal-04227024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing of a worm gear with a plastic wheel</w:t>
+                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507246v1</w:t>
+                <w:t xml:space="preserve">hal-04227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bordegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430023v1</w:t>
+                <w:t xml:space="preserve">hal-00507231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior simulation of a worm gear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507231v1</w:t>
+                <w:t xml:space="preserve">hal-00430023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des engrenages roue et vis tangentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+                <w:t xml:space="preserve">Systèmes mécaniques et paramétrage dans CATIA V5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">1er Ateliers CATIA V5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227024v1</w:t>
+                <w:t xml:space="preserve">hal-00507253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du bombé d'hélice dans les engrenages roue et vis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227018v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes mécaniques et paramétrage dans CATIA V5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Ateliers CATIA V5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France</w:t>
+              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507253v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the loaded transmission error of a spiral bevel gear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of DETC'05, ASME 2005 Design Engineering Technical Conferences and Computer and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
+              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507247v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement des PLM avec SMARTEAM à l'INSA de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journée SMARTEAM Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226989v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations du comportement élastique des engrenages - méthode des éléments finis dans CATIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hiltcher</w:t>
+                <w:t xml:space="preserve">Simulation numérique et mesure de l'erreur de transmission d'engrenage spiro-conique aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque AIP-PRIMECA. Méthodes et modèles innovants pour la conception de systèmes industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507276v1</w:t>
+                <w:t xml:space="preserve">hal-04219969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation à l'intégration du savoir-faire sous CATIA V5 dans la formation en CMAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8779,51 +8779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application pédagogique de l'ingenierie simultanée à partir d'un simulateur dédié à la maquette numérique (MECAGORA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9334,368 +9334,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
+              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508180v1</w:t>
+                <w:t xml:space="preserve">hal-00508207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact analysis of helical face gears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.-Y. Jacquin</w:t>
+                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Power Transmission and Gearing Conference, ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
+              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508207v1</w:t>
+                <w:t xml:space="preserve">hal-00508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of gear epicyclic planets and effect of web for internal gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of design parameters and tooth profile modification for reducing gear transmission error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guingand</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IDMME2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Canada</w:t>
+              <w:t xml:space="preserve">8th International power transmission and gearing conference, ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508181v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the data equivalent to the sagittal view of the human spine - an attempt to graphic modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,51 +10019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, optimisation et représentation C.A.O. d'engrenages cylindriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10114,51 +10114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres instantanés de rotation - corrélation entre pathologie et mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Dimnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10241,51 +10241,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale de la colonne vertébrale humaine in vivo à partir de deux de ses radiographies : Application à la scoliose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thèse de Docteur Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10479,51 +10479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thoret-Bauchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219846153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2898877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2965606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2406089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin-Yann Jacquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZDFP6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp De Vaujany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1828459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2003.12.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PJXZQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14644190260070420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QKWRFQ4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Dimnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9290(84)90032-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRP2NNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnavand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balluet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Micaelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Mauroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thoret-Bauchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219846153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lagresle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaujany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fulleringer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406219856373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guingand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215606747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-014-9410-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letzelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Teixeira Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.86.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7VGWJ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZCQT30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jsdd.3.429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Letzelter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613PGZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2898877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2965606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2406089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hiltcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2005.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PLCJBZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin-Yann Jacquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZDFP6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guingand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp De Vaujany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Icard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1828459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1798212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2003.12.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PJXZQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Play" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/14644190260070420" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QKWRFQ4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyul Cheol Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Dimnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9290(84)90032-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QRP2NNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves, Joel Teixeira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bordegaray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnavand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balluet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430023v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parades" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Jacquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508181v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Micaelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Mauroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>