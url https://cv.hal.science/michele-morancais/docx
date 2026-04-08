--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -3054,51 +3054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9247656D"/>
+    <w:nsid w:val="8C946F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>