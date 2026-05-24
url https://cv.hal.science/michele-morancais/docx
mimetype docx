--- v1 (2026-04-08)
+++ v2 (2026-05-24)
@@ -547,601 +547,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step purification of R-phycoerythrin from the red edible seaweed Grateloupia turuturu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does allelopathy affect co-culturing Haslea ostrearia with other microalgae relevant to aquaculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiddy Prasetiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Munier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Morançais</w:t>
+                <w:t xml:space="preserve">Ikha Safitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dumay</w:t>
+                <w:t xml:space="preserve">Ita Widowati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jaouen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Decottignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.2241-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-015-0779-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567603v1</w:t>
+                <w:t xml:space="preserve">hal-05412927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does allelopathy affect co-culturing Haslea ostrearia with other microalgae relevant to aquaculture?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiddy Prasetiya</w:t>
+                <w:t xml:space="preserve">Can the European abalone Haliotis tuberculata survive on an invasive algae? A comparison of the nutritional value of the introduced Grateloupia turuturu and the native Palmaria palmata, for the commercial European abalone industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria García-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikha Safitri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Decottignies</w:t>
+                <w:t xml:space="preserve">Justine Dumay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.2241-2254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-015-0779-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.2427-2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-015-0741-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412927v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the European abalone Haliotis tuberculata survive on an invasive algae? A comparison of the nutritional value of the introduced Grateloupia turuturu and the native Palmaria palmata, for the commercial European abalone industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new blue-pigmented hasleoid diatom, Haslea provincialis , from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaï Davidovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria García-Bueno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michèle Morançais</w:t>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-015-0741-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1110861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412910v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new blue-pigmented hasleoid diatom, Haslea provincialis , from the Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gert Hansen</w:t>
+                <w:t xml:space="preserve">One-step purification of R-phycoerythrin from the red edible seaweed Grateloupia turuturu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Morançais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaï Davidovich</w:t>
+                <w:t xml:space="preserve">Pascal Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Davidovich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 992, pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1110861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical factors affecting the stability of two pigments: R-phycoerythrin of Grateloupia turuturu and B-phycoerythrin of Porphyridium cruentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alva Wijaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 150, pp.400 - 407. </w:t>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (6), pp.3161-3189. </w:t>
@@ -1429,51 +1429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (14), pp.3599-3605. </w:t>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pondaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2343,319 +2343,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary characterisation of the blue-green pigment “marennine” from the marine tychopelagic diatom Haslea ostrearia (Gaillon/Bory) Simonsen</w:t>
+                <w:t xml:space="preserve">Purification of the blue-green pigment “marennine” from the marine tychopelagic diatom Haslea ostrearia (Gaillon/Bory) Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Fleury</w:t>
+                <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thion</w:t>
+                <w:t xml:space="preserve">Jean-Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (6), pp.757-767. </w:t>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.769-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-006-9087-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-006-9088-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597948v1</w:t>
+                <w:t xml:space="preserve">hal-03597944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of the blue-green pigment “marennine” from the marine tychopelagic diatom Haslea ostrearia (Gaillon/Bory) Simonsen</w:t>
+                <w:t xml:space="preserve">Preliminary characterisation of the blue-green pigment “marennine” from the marine tychopelagic diatom Haslea ostrearia (Gaillon/Bory) Simonsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Massé</w:t>
+                <w:t xml:space="preserve">Fabrice Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Robert</w:t>
+                <w:t xml:space="preserve">Laurent Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (6), pp.769-781. </w:t>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.757-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-006-9088-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-006-9087-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597944v1</w:t>
+                <w:t xml:space="preserve">hal-03597948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2673,103 +2673,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmaria Species: From Ecology and Cultivation to Its Use in Food and Health Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Global Resources Of Seaweeds Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.45-61, 2022, </w:t>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pondaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C946F41"/>
+    <w:nsid w:val="1A88249A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,51 +3285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-morancais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radjabou Djoundi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ragueneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061232" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Hansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Turmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10040328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03941995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiddy Prasetiya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8QDTN9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikha Safitri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0779-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garc&#237;a-Bueno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0741-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Davidovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidovich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1110861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alva Wijaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CDS5KJF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turcotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205004x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leignel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Tekaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2K7WT7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.07.047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD159NXM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morancais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073187n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QDVTRNM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Housson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Le Tallec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rinc&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZRJ80L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pondaven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9133-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3768A6397C206EF5B7F8619DFCABBE9494ECE5CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meleder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J. P." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rince" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9087-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313F14F6A15DB97723406056A12D8E3B223BDE59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9088-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ACA53AEE50A26AC75E0CF4444BECE8B9BC65F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91955-9_3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-morancais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radjabou Djoundi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ragueneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061232" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Hansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Turmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10040328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03941995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiddy Prasetiya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikha Safitri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0779-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garc&#237;a-Bueno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0741-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Davidovich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidovich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1110861" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.04.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8QDTN9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alva Wijaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CDS5KJF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turcotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205004x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leignel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Tekaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2K7WT7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.07.047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD159NXM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morancais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073187n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QDVTRNM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Housson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Le Tallec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rinc&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZRJ80L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pondaven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9133-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3768A6397C206EF5B7F8619DFCABBE9494ECE5CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meleder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J. P." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rince" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9088-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ACA53AEE50A26AC75E0CF4444BECE8B9BC65F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-006-9087-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313F14F6A15DB97723406056A12D8E3B223BDE59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91955-9_3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>