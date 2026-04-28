--- v0 (2026-03-09)
+++ v1 (2026-04-28)
@@ -191,226 +191,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Call-by-value Böhm trees in light of their Taylor expansion</w:t>
+                <w:t xml:space="preserve">Backpropagation in the Simply Typed Lambda-Calculus with Linear Negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Kerinec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulio Manzonetto</w:t>
+                <w:t xml:space="preserve">Aloïs Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670076v1</w:t>
+                <w:t xml:space="preserve">hal-02400927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backpropagation in the Simply Typed Lambda-Calculus with Linear Negation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damiano Mazza</w:t>
+                <w:t xml:space="preserve">Revisiting Call-by-value Böhm trees in light of their Taylor expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Kerinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Manzonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-16(3:6)2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400927v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Abstraction for Probabilistic PCF</w:t>
               </w:r>
@@ -2202,51 +2202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call-by-value non-determinism in a linear logic type discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Manzonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Böhm’s Theorem for Resource Lambda Calculus through Taylor Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Manzonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2703,221 +2703,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inverse Taylor expansion problem in linear logic</w:t>
+                <w:t xml:space="preserve">Parallel Reduction in Resource Lambda-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tranquilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Los Angeles, United States. pp.222--231, </w:t>
+              <w:t xml:space="preserve">7th Asian Symposium on Programming Languages and Systems (APLAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Seoul, South Korea. pp.226-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2009.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10672-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440684v1</w:t>
+                <w:t xml:space="preserve">hal-00699013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Reduction in Resource Lambda-Calculus</w:t>
+                <w:t xml:space="preserve">The inverse Taylor expansion problem in linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Tranquilli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Asian Symposium on Programming Languages and Systems (APLAS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Los Angeles, United States. pp.222--231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10672-9_17⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00699013v1</w:t>
+                <w:t xml:space="preserve">hal-00440684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cut-Elimination Thereom for Differential Nets with Promotion</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kerinec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:6)2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Brunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3164540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tranquilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.09.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.12.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCS78VM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2010-324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5S5ZT3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129506005652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Curzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394806" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Breuvart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2015.567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578855.2535879" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01144064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Laird" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzonetto Giulio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mccusker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.36" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.29" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21691-6_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10672-9_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BC97FBMS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02273-9_17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8HFJ29T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11874683_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00206099v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00221221v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kerinec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:6)2020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3164540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tranquilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.09.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.12.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCS78VM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2010-324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5S5ZT3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129506005652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Curzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394806" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Breuvart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2015.567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578855.2535879" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01144064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Laird" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzonetto Giulio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mccusker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.36" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.29" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21691-6_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10672-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BC97FBMS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02273-9_17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8HFJ29T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11874683_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00206099v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00221221v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>