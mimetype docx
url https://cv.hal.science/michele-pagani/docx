--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -689,221 +689,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible acyclic differential nets, Part I: Semantics</w:t>
+                <w:t xml:space="preserve">A semantic measure of the execution time in linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apal.2011.09.001⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (20), pp.1884-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698973v1</w:t>
+                <w:t xml:space="preserve">hal-00698976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic measure of the execution time in linear logic</w:t>
+                <w:t xml:space="preserve">Visible acyclic differential nets, Part I: Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 163 (3), pp.238-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.12.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00698976v1</w:t>
+                <w:t xml:space="preserve">hal-00698973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearity, Non-determinism and Solvability</w:t>
               </w:r>
@@ -993,51 +993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong normalization property for second order linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 411, pp.410-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1975,949 +1975,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic coherence spaces are fully abstract for probabilistic PCF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying quantitative semantics to higher-order quantum computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st Annual ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages (POPL '14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2535838.2535865⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 41st ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGPLAN-SIGACT, Jan 2014, San Diego (California), United States. pp.647-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2578855.2535879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670288v1</w:t>
+                <w:t xml:space="preserve">hal-04670287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying quantitative semantics to higher-order quantum computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic coherence spaces are fully abstract for probabilistic PCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ehrhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 41st ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGPLAN-SIGACT, Jan 2014, San Diego (California), United States. pp.647-658, </w:t>
+              <w:t xml:space="preserve">The 41st Annual ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages (POPL '14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, CA, United States. pp.309-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2578855.2535879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2535838.2535865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670287v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call-by-value non-determinism in a linear logic type discipline</w:t>
+                <w:t xml:space="preserve">A characterization of the Taylor expansion of lambda-terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulio Manzonetto</w:t>
+                <w:t xml:space="preserve">Pierre Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFCS - Logical Foundations of Computer Science - 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35722-0_12⟩</w:t>
+              <w:t xml:space="preserve">22nd EACSL Annual Conference Computer Science Logic (CSL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EACSL, Sep 2013, Turin, Italy. pp.101-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2013.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919463v1</w:t>
+                <w:t xml:space="preserve">hal-04670289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Relational Models of Typed Lambda-Calculi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Call-by-value non-determinism in a linear logic type discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzonetto Giulio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Mccusker</w:t>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Manzonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual ACM/IEEE Symposium on Logic in Computer Science, LICS 2013, New Orleans, LA, USA, June 25-28, 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2013.36⟩</w:t>
+              <w:t xml:space="preserve">LFCS - Logical Foundations of Computer Science - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, CA, United States. pp.164-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35722-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144064v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of the Taylor expansion of lambda-terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted Relational Models of Typed Lambda-Calculi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Laird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudes</w:t>
+                <w:t xml:space="preserve">Manzonetto Giulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny He</w:t>
+                <w:t xml:space="preserve">Guy Mccusker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EACSL Annual Conference Computer Science Logic (CSL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EACSL, Sep 2013, Turin, Italy. pp.101-115, </w:t>
+              <w:t xml:space="preserve">28th Annual ACM/IEEE Symposium on Logic in Computer Science, LICS 2013, New Orleans, LA, USA, June 25-28, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New Orleans, LA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2013.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2013.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670289v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computational meaning of probabilistic coherent spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ehrhard</w:t>
+                <w:t xml:space="preserve">Böhm’s Theorem for Resource Lambda Calculus through Taylor Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Manzonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science (LICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toronto, ON, Canada. pp.87 - 96, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Typed Lambda Calculi and Applications (TLCA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Oxford, United Kingdom. pp.153-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2011.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21691-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627490v1</w:t>
+                <w:t xml:space="preserve">hal-04670290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Böhm’s Theorem for Resource Lambda Calculus through Taylor Expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulio Manzonetto</w:t>
+                <w:t xml:space="preserve">The computational meaning of probabilistic coherent spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ehrhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Typed Lambda Calculi and Applications (TLCA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Oxford, United Kingdom. pp.153-168, </w:t>
+              <w:t xml:space="preserve">Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toronto, ON, Canada. pp.87 - 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21691-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2011.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670290v1</w:t>
+                <w:t xml:space="preserve">hal-00627490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Reduction in Resource Lambda-Calculus</w:t>
+                <w:t xml:space="preserve">The inverse Taylor expansion problem in linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Tranquilli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Asian Symposium on Programming Languages and Systems (APLAS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Seoul, South Korea. pp.226-242, </w:t>
+              <w:t xml:space="preserve">Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Los Angeles, United States. pp.222--231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10672-9_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2009.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699013v1</w:t>
+                <w:t xml:space="preserve">hal-00440684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inverse Taylor expansion problem in linear logic</w:t>
+                <w:t xml:space="preserve">Parallel Reduction in Resource Lambda-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tranquilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Asian Symposium on Programming Languages and Systems (APLAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Seoul, South Korea. pp.226-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10672-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2009.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00440684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cut-Elimination Thereom for Differential Nets with Promotion</w:t>
               </w:r>
@@ -3194,77 +3194,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic measure of the execution time in Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6441, INRIA. 2008, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3731,51 +3731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kerinec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:6)2020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3164540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tranquilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.09.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.12.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCS78VM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2010-324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5S5ZT3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129506005652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Curzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394806" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Breuvart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2015.567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578855.2535879" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01144064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Laird" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzonetto Giulio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mccusker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.36" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.29" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21691-6_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10672-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BC97FBMS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02273-9_17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8HFJ29T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11874683_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00206099v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00221221v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kerinec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Manzonetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(3:6)2020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3164540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tranquilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129515000456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Carvalho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.12.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRCS78VM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.09.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ronchi Della Rocca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2010-324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5S5ZT3L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129506005652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Curzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394806" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.26" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Crubill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54458-7_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Breuvart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2015.567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578855.2535879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35722-0_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01144064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Laird" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzonetto Giulio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mccusker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21691-6_14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.29" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2009.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10672-9_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BC97FBMS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02273-9_17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8HFJ29T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11874683_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00206099v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00221221v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>