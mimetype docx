--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -190,286 +190,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XXXVIII-1 | 2024 « Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants Presentación : Miradas oposicionales y espacios de agencia en los cines independientes</w:t>
+                <w:t xml:space="preserve">« Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle&amp;quot;, Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence H Mullaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence H Mullaly</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocriticism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983087v1</w:t>
+                <w:t xml:space="preserve">hal-04854233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle&amp;quot;, Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XXXVIII-1 | 2024 « Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants Presentación : Miradas oposicionales y espacios de agencia en los cines independientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristelle Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence H Mullaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocriticism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854233v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitudes Transféministes : convergences, alliances, intersectionnalités Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Espineira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -507,51 +507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas sauvage… vestiges archéologiques de nos futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Ártemis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (1), pp.50-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -585,51 +585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Screening sex. Agencia y pornografía en las obras de Albertina Carri »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.81-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -663,51 +663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bella tarea : queeriser l’enfantement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -741,51 +741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugar de rabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasavento. Revista de Estudios Hispánicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.145-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -819,51 +819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des poupées et des chiennes. Queer/cuiriser les hétérotopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -882,321 +882,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muere monstruo muere: sous le gore, le genre... Ou comment représenter les féminicides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Territoires disloqués. Liberté, vulnérabilité, performativité dans les discours féministes et queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lectures du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.64-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876158v1</w:t>
+                <w:t xml:space="preserve">hal-03836108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexitud : rapports d’appropriation et pratiques génocidaires. Une lecture de Colette Guillaumin par Angélica Gorodischer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Muere monstruo muere: sous le gore, le genre... Ou comment représenter les féminicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Courau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.068.0121⟩</w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Freaks en tous genres : corps mutants, cyborgs, métamorphes &amp; fantastiques, 11, pp.65-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836115v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires disloqués. Liberté, vulnérabilité, performativité dans les discours féministes et queer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sexitud : rapports d’appropriation et pratiques génocidaires. Une lecture de Colette Guillaumin par Angélica Gorodischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures du genre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.121-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.068.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836108v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Monstreuses » : biotechnologies, figures et fictions féministes dans le récit bref de science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Représentation. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocriticism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXXIV (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un féminisme « métis », la pensée de Maria Luisa Femenías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1368,51 +1368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un féminisme « métis », la pensée de Maria Luisa Femenías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,51 +1437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Maria Luisa Femenías : « Por un feminismo mestizo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la sexualité, repenser le sexe : Pets (2012) d’Albertina Carri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les paradigmes Masculin/Féminin sont-ils encore utiles?, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contra-archivos del sexo : feminismos excéntricos y metapornografía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labrys: études féministes/estudos feministas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma féministe argentin : les questionnements épistémologiques et politiques d’Albertina Carri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1734,51 +1734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El experimento del rompecabezas : Albertina Carri, No quiero volver a casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios. Revista de Investigaciones Literarias y Culturales. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cuerpo y autori(ali)dad en la literatura, el arte y el texto cinematográfico, Vol. 21/2013 (42)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1835,77 +1835,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sin/con cabeza. Medusas, miradas oposicionales y territorios disidentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Courau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cARTographie queer/cuir. Nouveaux imaginaires sexo-dissidents en Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuroPhilosophie Éditions, 2023, 979-10-95990-28-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le genre, une omission scientifique qui ne tient plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Courau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Courduriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Femenías « Affirmation identitaire, localisation et féminisme métis ». Présentation et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Femenías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires dis-loqués : Féminismes latino-américains en traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Soriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminismes latino-américains en traduction. Territoires dis-loqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.5-21, 2020</w:t>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El discurso feminista y su traducción en la novela policial: exploraciones del contra-archivo en las translaciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Angeles Ciprés Palacín; Isabelle Marc Martínez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canon et écrits de femmes en France et en Espagne dans l’actualité (2011-2016). Canon y escritos de mujeres en Francia y en España en la actualidad (2011-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Bélgica, pp.183-205, 2020, 978-2-8076-1218-1</w:t>
@@ -2326,51 +2326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Femenías : affirmation identitaire, localisation et féminisme métis (présentation et traduction Michèle Soriano)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Femenías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires disloqués: féminismes latino-américains en traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 278 p., 2020, Créations au féminin, 978-2-343-21466-5</w:t>
@@ -2399,51 +2399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incestuosxs en Cristina Peri Rossi y Albertina Carri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercedes Ortega y Julio Penerey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Todos me miran America Latina y el Caribe desde los Estudios de genero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad del Atlántico, Barranquilla (Colombie), pp.13-38, 2017, 978-958-8742-87-8</w:t>
@@ -2472,51 +2472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du contemporain et de l'inactuel: sur quelques régimes de savoir/pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Mékouar-Hertzberg, Florence Marie et Nadine Laporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre, effet de mode ou concept pertinent ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2558,64 +2558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCCIÓN. DE CIERTA MANERA : CUANDO LAS CINEASTAS LATINOAMERICANAS RECONFIGURAN LAS NORMAS DE GÉNERO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence H Mullaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence H. Mullaly, Michèle Soriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De cierta manera. Cine y genero en America latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2651,216 +2651,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23 pares de Albertina Carri : de l'intime à l'histoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Animación: distanciar, desnaturalizar, experimentar dispositivos híbridos de Albertina Carri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeanne Raimond et Jean Louis Brunel. </w:t>
+              <w:t xml:space="preserve">Laurence H. Mullaly, Michèle Soriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmissions textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut International de Sociocritique - Université de Nîmes, pp.157-172, 2014</w:t>
+              <w:t xml:space="preserve">De cierta manera. Cine y género en América latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-343-03067-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831096v1</w:t>
+                <w:t xml:space="preserve">hal-01830644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animación: distanciar, desnaturalizar, experimentar dispositivos híbridos de Albertina Carri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">23 pares de Albertina Carri : de l'intime à l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurence H. Mullaly, Michèle Soriano. </w:t>
+              <w:t xml:space="preserve">Jeanne Raimond et Jean Louis Brunel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De cierta manera. Cine y género en América latina</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-343-03067-8</w:t>
+              <w:t xml:space="preserve">Transmissions textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International de Sociocritique - Université de Nîmes, pp.157-172, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830644v1</w:t>
+                <w:t xml:space="preserve">hal-01831096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23 pares d’Albertina Carri: de l'intime à l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmissions textuelles (Jeanne Raimond et Jean Louis Brunel, Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-172, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2885,51 +2885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA NIÑA INÚTIL A LA BARBIE PORNOSTAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variaciones sobre el melodrama (Maria A. Semilla Durán, Ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Cartón, pp.397-424, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,264 +2980,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactos y metamorfosis Generar parentesco en Partes de lengua y Lo que aprendí de las bestias de Albertina Carri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nomophatique, Interstices, Interruqciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X SIMPOSIO INTERNACIONAL DE HISPANISTAS - ENCUENTROS 2024 GDANSK, 9 – Poshumanismo feminista en la literatura latinoamericana e ibérica de los siglos XX y XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Polaca de Hispanistas; Departamento de estudios Ibéricos, universidad de Gdansk, Sep 2024, GDANSK, Polonia</w:t>
+              <w:t xml:space="preserve">Interruptions théoriques et artivistes - Journée d'étude "Lectures du Genre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours - ICD / Université de Toulouse - CEIIBA / MSH Val de Loire, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983108v1</w:t>
+                <w:t xml:space="preserve">hal-04983633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminismos sucios y metodologías carroñeras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contactos y metamorfosis Generar parentesco en Partes de lengua y Lo que aprendí de las bestias de Albertina Carri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Màster en Construcció i Representació d'Identitats Culturals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHUC - Centre de Recerca Teoria, Gènere, Sexualitat, May 2024, Barcelona, España</w:t>
+              <w:t xml:space="preserve">X SIMPOSIO INTERNACIONAL DE HISPANISTAS - ENCUENTROS 2024 GDANSK, 9 – Poshumanismo feminista en la literatura latinoamericana e ibérica de los siglos XX y XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Polaca de Hispanistas; Departamento de estudios Ibéricos, universidad de Gdansk, Sep 2024, GDANSK, Polonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983526v1</w:t>
+                <w:t xml:space="preserve">hal-04983108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomophatique, Interstices, Interruqciones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feminismos sucios y metodologías carroñeras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interruptions théoriques et artivistes - Journée d'étude "Lectures du Genre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours - ICD / Université de Toulouse - CEIIBA / MSH Val de Loire, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Màster en Construcció i Representació d'Identitats Culturals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHUC - Centre de Recerca Teoria, Gènere, Sexualitat, May 2024, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983633v1</w:t>
+                <w:t xml:space="preserve">hal-04983526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonosis / Zoognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso anual de la Facultad de Humanidades Universidad de Islandia Reykjavík, Panel “Derrumbando las murallas del patriarcado en América Latina”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Humanidades Universidad de Islandia Reykjavík, Mar 2023, Reykjavik, Islandia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3262,51 +3262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las hijas del fuego: figura de los confines. Figuras estético-conceptuales en los discursos cuir decoloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII CONGRESO DEL INSTITUTO INTERNACIONAL DE SOCIOCRÍTICA (IIS) SOCIOCRÍTICA y “GIRO DECOLONIAL”. CONVERGENCIAS Y PERSPECTIVAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International de Sociocritique, Université de Clermont Auvergne, Universidad de Córdoba (España), Jun 2022, Clermant-Ferrand, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3363,51 +3363,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rabia de Albertina Carri. Estudio crítico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones Contrabando, 2024, 978-84-127844-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,51 +3451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mekouar-Hertzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Flepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mekouar-Hertzberg, Nadia; Soriano, Michèle; Flepp, Catherine. Sorbonne Université, 13, 2018, Iberic@l</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3539,51 +3539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mekouar-Hertzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Flepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3614,51 +3614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE CIERTA MANERA : CINE Y GÉNÉRO EN AMÉRICA LATINA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mullaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3676,51 +3676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre(s) formes et identités génériques (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 438 p., 2005, 2-84269-714-6</w:t>
             </w:r>
           </w:p>
@@ -3779,51 +3779,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desórdenes. Trauma y deseo en Lo que aprendí de las bestias de Albertina Carri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires disloqués : de la nomophatique, des réorientations et des savoirs situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,51 +3903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Monstreuses » : biotechnologies, figures et fictions féministes dans le récit bref de science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHS- Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4179,51 +4179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D086F5CD"/>
+    <w:nsid w:val="99AE7392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4410,51 +4410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-soriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7096-5076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034928928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Espineira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22478/ufpb.1807-8214.2023v36n1.68949" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.19.19347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.7161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/preh.2022.10.1.1459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.068.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8416" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PHBCVJKL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01685294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Femen&#237;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035193152/xhtml/chapter004.xhtml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekouar-Hertzberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flepp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02050519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mullaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983103v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michele-soriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7096-5076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034928928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Espineira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22478/ufpb.1807-8214.2023v36n1.68949" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.19.19347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.7161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/preh.2022.10.1.1459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.068.0121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8416" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PHBCVJKL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01685294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Femen&#237;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035193152/xhtml/chapter004.xhtml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekouar-Hertzberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flepp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02050519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mullaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983103v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>