--- v0 (2026-03-03)
+++ v1 (2026-04-02)
@@ -2453,51 +2453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8984174"/>
+    <w:nsid w:val="4AF84D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2601,51 +2601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="828B2FB5"/>
+    <w:nsid w:val="4CC034C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2749,51 +2749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B685BF61"/>
+    <w:nsid w:val="E857B5C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2897,51 +2897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D991F927"/>
+    <w:nsid w:val="41AECE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3045,51 +3045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30221DCE"/>
+    <w:nsid w:val="F378DB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>