--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -2453,51 +2453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AF84D1F"/>
+    <w:nsid w:val="5F6605D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2601,51 +2601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CC034C7"/>
+    <w:nsid w:val="2C716FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2749,51 +2749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E857B5C1"/>
+    <w:nsid w:val="DAE443E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2897,51 +2897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41AECE99"/>
+    <w:nsid w:val="84793A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3045,51 +3045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F378DB23"/>
+    <w:nsid w:val="BB7D7CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>