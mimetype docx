--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -650,51 +650,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1023,455 +1023,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de Vauban dans le monde : actes de la journée d'étude... à la citadelle d'Arras, le 7 juillet 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bragard</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.155217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353578v1</w:t>
+                <w:t xml:space="preserve">hal-04014420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au coeur des querelles politiques et religieuses sous Louis XIV. Vincent Ragot de Beaumont</w:t>
+                <w:t xml:space="preserve">L'influence de Vauban dans le monde : actes de la journée d'étude... à la citadelle d'Arras, le 7 juillet 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bragard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Steenbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau des sites majeurs de Vaban, les Amis de la citadelle de Namur, pp.178, 2014, 978-2-87551-054-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353538v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vauban, architecte de la modernité ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Au coeur des querelles politiques et religieuses sous Louis XIV. Vincent Ragot de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Virol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...56 lines deleted...]
-                <w:t xml:space="preserve">hal-00471288v1</w:t>
+                <w:t xml:space="preserve">hal-02353538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Oisivetés de monsieur de Vauban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vauban, architecte de la modernité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les Cahiers de la MSHE, 978-2-84867-232-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.25837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560463v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Oisivetés de monsieur de Vauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Virol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon Editions, 431 p., 2003, 978-2876734647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénieur à l’épreuve du terrain : intellection, gestion, coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1517,728 +1614,832 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blond; Liliane Hilaire-Pérez; Valérie Nègre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ingénieurs, des intermédiaires ? Transmission et coopération à l’épreuve du terrain (Europe, XVe-XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUM, pp.7-28, 2022, 978-2-8107-0704-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusto Traina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosme Pierre; Couvenhes Jean-Christophe; Janniard Sylvain; Traina Giusto; Virol Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le récit de guerre comme source d’histoire, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.13-18, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portes de la gloire. Les entrées des places-fortes de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleils baroques. La Gloire de Dieu et des Princes en représentation dans l’Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gloire d’un ingénieur. Intelligence technique et/ou stratégies d’écriture. Henri Gautier (Nîmes 1660 –Paris 1737)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges, Hommage en l’honneur d’Hélène Vérin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation pratique des ingénieurs au XVIIe siècle : savoirs, apprentissage et expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. De la gloire des ingénieurs à la construction des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Garzoni, Apprendistato e formazione tra Venezia e l’Europa in età moderna</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobilités d’ingénieurs en Europe, XVe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-25, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.155242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353594v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques de la puissance</w:t>
+                <w:t xml:space="preserve">L’éducation pratique des ingénieurs au XVIIe siècle : savoirs, apprentissage et expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des techniques. Monde, sociétés, cultures (XVIe-XVIIIe s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Garzoni, Apprendistato e formazione tra Venezia e l’Europa in età moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353603v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des savoirs des ingénieurs militaires (XVIIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Les techniques de la puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen-Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Histoire des techniques. Monde, sociétés, cultures (XVIe-XVIIIe s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353606v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fort de Socoa : témoignage d’Histoire et espoir patrimonial</w:t>
+                <w:t xml:space="preserve">La circulation des savoirs des ingénieurs militaires (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Battre le littoral. Histoire, reconversion et nouvelles perspectives de mise en valeur du petit patrimoine maritime militaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353613v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure du travail et sa juste rémunération dans les chantiers des places fortes de Louis XIV</w:t>
+                <w:t xml:space="preserve">Le fort de Socoa : témoignage d’Histoire et espoir patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps de travail en longue durée. Normes, pratiques, évolutions (XIVe-XIXe siècle)</w:t>
+              <w:t xml:space="preserve">Battre le littoral. Histoire, reconversion et nouvelles perspectives de mise en valeur du petit patrimoine maritime militaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353611v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure du travail et sa juste rémunération dans les chantiers des places fortes de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Virol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps de travail en longue durée. Normes, pratiques, évolutions (XIVe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation d’un ingénieur entre espoirs et contraintes. De l’île d’Oléron à la Géorgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication en Europe, de l’âge classique au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2248,144 +2449,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de sièges, de l’Antiquité aux temps modernes, Presses Universitaires de Rouen et Havre [collection Changer d’époque]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ioan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2453,51 +2654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F6605D0"/>
+    <w:nsid w:val="4EC38ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2601,51 +2802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C716FBF"/>
+    <w:nsid w:val="62C5C118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2749,51 +2950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DAE443E8"/>
+    <w:nsid w:val="62F4AB9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2897,51 +3098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84793A63"/>
+    <w:nsid w:val="0CC50B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3045,51 +3246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BB7D7CE5"/>
+    <w:nsid w:val="FBC118A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3288,51 +3489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014436v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bragard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Steenbergen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/vauban-architecte-de-la-modernite.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25837" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02560463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02560461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014436v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bragard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Steenbergen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/vauban-architecte-de-la-modernite.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25837" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02560463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02560461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.155242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ioan Muresan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>