--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -1434,248 +1434,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexing Gains under Mixed-Delay Constraints on Wyner’s Soft-Handoff Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e22020182⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (9), pp.5660 - 5682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2020.2979716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940333v1</w:t>
+                <w:t xml:space="preserve">hal-02940368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplexing Gains under Mixed-Delay Constraints on Wyner’s Soft-Handoff Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (9), pp.5660 - 5682. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2020.2979716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e22020182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940368v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Hypothesis Testing With Variable-Length Coding</w:t>
               </w:r>
@@ -2263,64 +2263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,256 +2712,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation</w:t>
+                <w:t xml:space="preserve">Improved Converses and Gap-Results for Coded Caching,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 64 (8), pp.5726-5742. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp.1957-1976</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807167v1</w:t>
+                <w:t xml:space="preserve">hal-02287708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Converses and Gap-Results for Coded Caching,</w:t>
+                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 64 (3), pp.1957-1976</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 64 (8), pp.5726-5742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2018.2836675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287708v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Results on Multiple-Input Single-Output Wireless Optical Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,230 +4531,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding for Sensing: An Improved Scheme for Integrated Sensing and Communication over MACs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+                <w:t xml:space="preserve">Signaling for MISO Channels Under First-and Second-Moment Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702137v1</w:t>
+                <w:t xml:space="preserve">hal-03702139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling for MISO Channels Under First-and Second-Moment Constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle M Wigger</w:t>
+                <w:t xml:space="preserve">Coding for Sensing: An Improved Scheme for Integrated Sensing and Communication over MACs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702139v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DoF of a Cooperative X-Channel with an Application to Distributed Computing</w:t>
               </w:r>
@@ -5085,473 +5085,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache Updating Strategy Minimizing the Age of Information with Time-Varying Files' Popularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Capacity Region of Gaussian Broadcast Channels under Two-Sided Noisy Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Narayan Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibi Raj B. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyue Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jintao Wang</w:t>
+                <w:t xml:space="preserve">Vinod M Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy D Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.2870-2875, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291067v1</w:t>
+                <w:t xml:space="preserve">hal-03349700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+                <w:t xml:space="preserve">Joint Sensing and Communication over Memoryless Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva del Garda, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349810v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity Region of Gaussian Broadcast Channels under Two-Sided Noisy Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinod M Prabhakaran</w:t>
+                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518098⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349700v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Sensing and Communication over Memoryless Broadcast Channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+                <w:t xml:space="preserve">Cache Updating Strategy Minimizing the Age of Information with Time-Varying Files' Popularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyue Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy D Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva de Garda, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349579v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random User Activity with Mixed Delay Traffic</w:t>
               </w:r>
@@ -5641,51 +5641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-and Second-Moment Constrained Gaussian Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Narayan Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibi Raj B. Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod M Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6550,77 +6550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of Information Aware Cache Updating with File-and Age-Dependent Update Durations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyue Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jintao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,64 +6671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Capacity of Block Fading Optical Wireless Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,499 +7332,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized joint cache-channel coding over erasure broadcast channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01888842v1</w:t>
+                <w:t xml:space="preserve">hal-02439210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Delay Constraints at Maximum Sum-Multiplexing Gain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+                <w:t xml:space="preserve">Decentralized joint cache-channel coding over erasure broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438915v1</w:t>
+                <w:t xml:space="preserve">cea-01888842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoF in Sectored Cellular Systems with BS Cooperation Under a Complexity Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samet Gelincik</w:t>
+                <w:t xml:space="preserve">Mixed Delay Constraints at Maximum Sum-Multiplexing Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ligong Wang</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905099v1</w:t>
+                <w:t xml:space="preserve">hal-02438915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan M Moser</w:t>
+                <w:t xml:space="preserve">DoF in Sectored Cellular Systems with BS Cooperation Under a Complexity Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samet Gelincik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5, </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439210v1</w:t>
+                <w:t xml:space="preserve">hal-01905099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MISO Free-Space Optical Channel at Low and Moderate SNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7973,131 +7973,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement delivery array design for combination networks with edge caching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qifa Yan</w:t>
+                <w:t xml:space="preserve">Distributed Hypothesis Testing Over Multi-Access Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vail (CO), United States. </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2018.8437603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288548v1</w:t>
+                <w:t xml:space="preserve">hal-02439115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Hypothesis Testing with Concurrent Detections</w:t>
               </w:r>
@@ -8181,408 +8168,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing Over Multi-Access Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+                <w:t xml:space="preserve">Placement delivery array design for combination networks with edge caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifa Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ISIT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail (CO), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2018.8437603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439115v1</w:t>
+                <w:t xml:space="preserve">hal-02288548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing Over a Noisy Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+                <w:t xml:space="preserve">Mixed delay constraints in Wyner's soft-handoff network,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zurich Seminar on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440859v1</w:t>
+                <w:t xml:space="preserve">hal-02412397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Coded Caching for Wiretap Broadcast Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Kamel</w:t>
+                <w:t xml:space="preserve">Distributed Hypothesis Testing Over a Noisy Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647549⟩</w:t>
+              <w:t xml:space="preserve">International Zurich Seminar on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000245046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440838v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed delay constraints in Wyner's soft-handoff network,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+                <w:t xml:space="preserve">Decentralized Coded Caching for Wiretap Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412397v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage, computation, communication: a fundamental tradeoff in distributed computing</w:t>
               </w:r>
@@ -8770,363 +8770,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Capacity Results for MIMO Wireless Optical Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michail M Mylonakis</w:t>
+                <w:t xml:space="preserve">Hypothesis Testing over Cascade Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. pp.369-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/itw.2017.8277994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556731v1</w:t>
+                <w:t xml:space="preserve">hal-02438775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis Testing over Cascade Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+                <w:t xml:space="preserve">Asymptotic Capacity Results for MIMO Wireless Optical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail M Mylonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438775v1</w:t>
+                <w:t xml:space="preserve">hal-01556731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-optimal constrained cache updating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Yener</w:t>
+                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aachen/Aix-la-Chapelle, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288496v1</w:t>
+                <w:t xml:space="preserve">hal-01807476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coded caching for wiretap broadcast channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9145,171 +9132,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01888845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chien-Yi Wang</w:t>
+                <w:t xml:space="preserve">Age-optimal constrained cache updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Y. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen/Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807476v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure joint cache-channel coding over erasure broadcast channels</w:t>
               </w:r>
@@ -9399,51 +9399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic High-SNR Capacity of MISO Optical Intensity Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,51 +9728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-La-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9886,204 +9886,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure broadcast networks with receiver caching,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+                <w:t xml:space="preserve">Conditional and Relevant Common Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Lapidoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ICSEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Eilat, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288481v1</w:t>
+                <w:t xml:space="preserve">hal-02287713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional and Relevant Common Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amos Lapidoth</w:t>
+                <w:t xml:space="preserve">Erasure broadcast networks with receiver caching,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Eilat, Israel</w:t>
+              <w:t xml:space="preserve">ISIT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287713v1</w:t>
+                <w:t xml:space="preserve">hal-02288481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Interference Mitigation through Receiver-Caching in Wyner's Networks</w:t>
               </w:r>
@@ -10266,191 +10266,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A necessary condition for the transmissibility of correlated sources over a MAC,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amos Lapidoth</w:t>
+                <w:t xml:space="preserve">Testing against independence with multiple decision centers,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SPCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287515v1</w:t>
+                <w:t xml:space="preserve">hal-02287516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing against independence with multiple decision centers,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy Timo</w:t>
+                <w:t xml:space="preserve">A necessary condition for the transmissibility of correlated sources over a MAC,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Lapidoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bangalore, India</w:t>
+              <w:t xml:space="preserve">ISIT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287516v1</w:t>
+                <w:t xml:space="preserve">hal-02287515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An upper bound on the capacity-memory tradeoff of degraded broadcast channels,</w:t>
               </w:r>
@@ -10897,226 +10897,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-BC duality with linear-feedback schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yossef Steinberg</w:t>
+                <w:t xml:space="preserve">An Alternative Coding Theorem for Posterior Matching via Extrinsic Jensen–Shannon Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naghshvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Javidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Zurich Seminar on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Zurich, Switzerland. pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221220v1</w:t>
+                <w:t xml:space="preserve">hal-02287079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative Coding Theorem for Posterior Matching via Extrinsic Jensen–Shannon Divergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tara Javidi</w:t>
+                <w:t xml:space="preserve">MAC-BC duality with linear-feedback schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Belhadj Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossef Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zurich Seminar on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6875131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287079v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality with Linear-Feedback Schemes for the Scalar Gaussian MAC and BC</w:t>
               </w:r>
@@ -11731,217 +11731,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Coding with Conditionally Less Noisy Side Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadcast Capacity Regions with Three Receivers and Message Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias J. Oechtering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias J. Oechtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Theory Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposium on Information Theory 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411910v1</w:t>
+                <w:t xml:space="preserve">hal-02286439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Capacity Regions with Three Receivers and Message Cognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source Coding with Conditionally Less Noisy Side Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Timo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias J. Oechtering</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">Information Theory Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286439v1</w:t>
+                <w:t xml:space="preserve">hal-02411910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source Coding with Side-Information at the Receivers and an Application (Invited)</w:t>
               </w:r>
@@ -12513,51 +12513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3523775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04928172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrasa Ahmadipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3176139" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3286932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifa Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3158828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Lapidoth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M Wigger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wigger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3054337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Salehkalaibar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12070268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan Ravi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Raj B. Pillai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M. Prabhakaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3096639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2021.3128232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longguang Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Moser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2979716" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2020.3039839" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3020549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2993172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3019654" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2897698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02310510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2018.8613496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Saeedi Bidokhti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Yener" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2926714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Timo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2018.2798659" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yi Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2836675" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2018.2825994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2835507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlong Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belhadj Amor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef Steinberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2473838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naghshvar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Javidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias J. Oechtering" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mal&#228;r" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206763" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10207009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000942" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyue Tang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D Yates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M Prabhakaran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518098" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457571" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457661" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9174173" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9173998" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Yates" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849615" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Weinberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Kochman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2019.8849485" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613496" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ciss.2018.8362301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437603" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437906" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647744" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491052" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Mylonakis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2017.8277994" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Y. Yates" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yener" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925532" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8277933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831839v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996927" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Geiger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287518v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Bracher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larrousse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221336v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2015.7133152" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875131" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221198v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-a-010094576" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286657v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286650v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411910v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Moser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288594v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3523775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04928172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrasa Ahmadipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3176139" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3286932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifa Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3158828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Lapidoth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M Wigger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wigger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3054337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Salehkalaibar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12070268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan Ravi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Raj B. Pillai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M. Prabhakaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3096639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2021.3128232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longguang Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Moser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2979716" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2020.3039839" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3020549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2993172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3019654" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2897698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02310510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2018.8613496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Saeedi Bidokhti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Yener" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2926714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Timo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2018.2798659" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yi Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2836675" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2018.2825994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2835507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlong Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belhadj Amor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef Steinberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2473838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naghshvar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Javidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias J. Oechtering" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mal&#228;r" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206763" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10207009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000942" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M Prabhakaran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518098" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457571" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyue Tang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D Yates" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457661" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9174173" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9173998" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Yates" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849615" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Weinberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Kochman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2019.8849485" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613496" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613499" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ciss.2018.8362301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439115v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647744" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437906" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437603" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491052" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438775v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2017.8277994" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556731v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Mylonakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Y. Yates" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yener" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925532" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8277933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831839v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996927" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Geiger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287518v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Bracher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larrousse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221336v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2015.7133152" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221220v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875131" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221198v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-a-010094576" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286657v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286650v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411910v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Moser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288594v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>