--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Networks with Random User Activity and Heterogeneous Delay Constraints</w:t>
+                <w:t xml:space="preserve">An Information-Theoretic Approach to Joint Sensing and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+                <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Vincent Poor</w:t>
+                <w:t xml:space="preserve">Giuseppe Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (2), pp.1043-1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3523775⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 70 (2), pp.1124 - 1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2022.3176139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360312v1</w:t>
+                <w:t xml:space="preserve">hal-04928172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information-Theoretic Approach to Joint Sensing and Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference Networks with Random User Activity and Heterogeneous Delay Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Kobayashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Caire</w:t>
+                <w:t xml:space="preserve">H. Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 70 (2), pp.1124 - 1146. </w:t>
+              <w:t xml:space="preserve">, 2024, 71 (2), pp.1043-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2022.3176139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3523775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928172v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic Approach to Collaborative Integrated Sensing and Communication for Two-Transmitter Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.112-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -457,51 +457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-hop network with multiple decision centers under expected-rate constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -561,51 +561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong converses using typical changes of measures and asymptotic Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -678,51 +678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qifa Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (8), pp.5496-5512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -860,103 +860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic View of Mixed-Delay Traffic in 5G and 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, </w:t>
@@ -1111,51 +1111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Hypothesis Testing over Noisy Broadcast Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (7), pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibi Raj B. Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (10), pp.6356-6367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1434,1768 +1434,1768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
+                <w:t xml:space="preserve">Distributed Hypothesis Testing: Cooperation and Concurrent Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longguang Li</w:t>
+                <w:t xml:space="preserve">Pierre Escamilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan M Moser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 66 (9), pp.5660 - 5682. </w:t>
+              <w:t xml:space="preserve">, 2020, 66 (12), pp.7550-7564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2020.2979716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2020.3019654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940368v1</w:t>
+                <w:t xml:space="preserve">hal-02940419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexing Gains under Mixed-Delay Constraints on Wyner’s Soft-Handoff Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e22020182⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (9), pp.5660 - 5682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2020.2979716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940333v1</w:t>
+                <w:t xml:space="preserve">hal-02940368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing With Variable-Length Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiplexing Gains under Mixed-Delay Constraints on Wyner’s Soft-Handoff Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSAIT.2020.3039839⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e22020182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350370v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fundamental Storage-Communication Tradeoff for Distributed Computing with Straggling Nodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distributed Hypothesis Testing With Variable-Length Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaohu Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), pp.681-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAIT.2020.3039839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3020549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02940396v1</w:t>
+                <w:t xml:space="preserve">hal-03350370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage-Computation-Communication Tradeoff in Distributed Computing: Fundamental Limits and Complexity</w:t>
+                <w:t xml:space="preserve">A Fundamental Storage-Communication Tradeoff for Distributed Computing with Straggling Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qifa Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2020.3020549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940427v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing based on Unequal-Error Protection Codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Storage-Computation-Communication Tradeoff in Distributed Computing: Fundamental Limits and Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifa Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940027v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing: Cooperation and Concurrent Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distributed Hypothesis Testing based on Unequal-Error Protection Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 66 (12), pp.7550-7564. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2020.3019654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2020.2993172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940419v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis Testing Over the Two-Hop Relay Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Secrecy capacity-memory tradeoff of erasure broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ligong Wang</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2897698⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 65 (8), pp.5094-5124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2902578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395655v1</w:t>
+                <w:t xml:space="preserve">hal-02440815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan M Moser</w:t>
+                <w:t xml:space="preserve">Hypothesis Testing Over the Two-Hop Relay Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 65 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2897698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW.2018.8613496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310510v1</w:t>
+                <w:t xml:space="preserve">hal-02395655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Cache Assignment on Degraded Broadcast Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aylin Yener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65 (11), pp.6999-7019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2926714⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2018.8613496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439575v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secrecy capacity-memory tradeoff of erasure broadcast channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benefits of Cache Assignment on Degraded Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t>
+                <w:t xml:space="preserve">Aylin Yener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65 (8), pp.5094-5124. </w:t>
+              <w:t xml:space="preserve">, 2019, 65 (11), pp.6999-7019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2902578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2926714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440815v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hypothesis Testing Against Conditional Independence With Multiple Decision Centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Noisy Broadcast Networks With Receiver Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (6), pp.2409-2420. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (11), pp.6996-7016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcomm.2018.2798659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2018.2835507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440688v1</w:t>
+                <w:t xml:space="preserve">hal-02440774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Converses and Gap-Results for Coded Caching,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Hypothesis Testing Against Conditional Independence With Multiple Decision Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (6), pp.2409-2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcomm.2018.2798659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287708v1</w:t>
+                <w:t xml:space="preserve">hal-02440688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Improved Converses and Gap-Results for Coded Caching,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 64 (8), pp.5726-5742. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp.1957-1976</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807167v1</w:t>
+                <w:t xml:space="preserve">hal-02287708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Results on Multiple-Input Single-Output Wireless Optical Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan M Moser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 64 (11), pp.6954 - 6966. </w:t>
+              <w:t xml:space="preserve">, 2018, 64 (8), pp.5726-5742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tit.2018.2825994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2018.2836675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905087v1</w:t>
+                <w:t xml:space="preserve">hal-01807167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy Broadcast Networks With Receiver Caching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Capacity Results on Multiple-Input Single-Output Wireless Optical Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 64 (11), pp.6996-7016. </w:t>
+              <w:t xml:space="preserve">, 2018, 64 (11), pp.6954 - 6966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2018.2835507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tit.2018.2825994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440774v1</w:t>
+                <w:t xml:space="preserve">hal-01905087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conferencing in Wyner's Asymmetric Interference Network: Effect of Number of Rounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (2), pp.1199 - 1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3233,51 +3233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding Schemes with Rate-Limited Feedback that Improve over the Nofeedback Capacity for a Large Class of Broadcast Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youlong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (4), pp.2009-2033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Belhadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossef Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naghshvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Javidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slepian-Wolf Coding for Broadcasting With Cooperative Base-Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (5), pp.1850-1866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias J. Oechtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (9), pp.5516 - 5532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Lapidoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Malär</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (9), pp.3218 - 3237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youlong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (8), pp.4553 - 4566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,51 +3926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory(ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.172-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3998,603 +3998,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Communication and Receiver Sensing with Security Constraints on Message and State</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Testing against independence with an eavesdropper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206763⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Saint-Malo, France. pp.277-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW55543.2023.10161630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240059v1</w:t>
+                <w:t xml:space="preserve">hal-04240058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong converses using change of measure and asymptotic markov chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strong Converses for Memoryless Bi-Static ISAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Taipei, Taiwan. pp.1818-1823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10207009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334463v1</w:t>
+                <w:t xml:space="preserve">hal-04240063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing a covert and a non-covert user</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integrated Communication and Receiver Sensing with Security Constraints on Message and State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Taipei, Taiwan. pp.2577-2582, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Taipei, Taiwan. pp.2738-2743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04240057v1</w:t>
+                <w:t xml:space="preserve">hal-04240059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing against independence with an eavesdropper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong converses using change of measure and asymptotic markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Saint-Malo, France. pp.277-282, </w:t>
+              <w:t xml:space="preserve">2022 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mumbai, India. pp.535-540, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW55543.2023.10161630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240058v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Converses for Memoryless Bi-Static ISAC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixing a covert and a non-covert user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bounhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Taipei, Taiwan. pp.1818-1823, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Taipei, Taiwan. pp.2577-2582, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10207009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240063v1</w:t>
+                <w:t xml:space="preserve">hal-04240057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling for MISO Channels Under First-and Second-Moment Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,77 +4645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding for Sensing: An Improved Scheme for Integrated Sensing and Communication over MACs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,51 +4883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2022: IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Espoo, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,90 +4961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Coding of URLLC and eMBB in Wyner's Soft-Handoff Network in the Finite Blocklength Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5085,984 +5085,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity Region of Gaussian Broadcast Channels under Two-Sided Noisy Feedback</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cooperative Encoding and Decoding of Mixed Delay Traffic under Random-User Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518098⟩</w:t>
+              <w:t xml:space="preserve">ITW 2021 - IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349700v1</w:t>
+                <w:t xml:space="preserve">hal-03349793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Sensing and Communication over Memoryless Broadcast Channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+                <w:t xml:space="preserve">Optimal exponents in cascaded hypothesis testing under expected rate constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Information Theory Workshop (ITW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457571⟩</w:t>
+              <w:t xml:space="preserve">ITW 2021: IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kanazawa (online), Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349579v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
+                <w:t xml:space="preserve">Cooperative multi-sensor detection under variable-length coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
+              <w:t xml:space="preserve">ITW 2020: IEEE Information Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva del Garda, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349810v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache Updating Strategy Minimizing the Age of Information with Time-Varying Files' Popularities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two-hop network with multiple decision centers under expected-rate constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roy D Yates</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2021: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291067v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random User Activity with Mixed Delay Traffic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cache Updating Strategy Minimizing the Age of Information with Time-Varying Files' Popularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyue Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy D Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva de Garda, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350529v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-and Second-Moment Constrained Gaussian Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Capacity Region of Gaussian Broadcast Channels under Two-Sided Noisy Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Narayan Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibi Raj B. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod M Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Melbourne, Australia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.2870-2875, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349796v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal exponents in cascaded hypothesis testing under expected rate constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Hamad</w:t>
+                <w:t xml:space="preserve">Joint Sensing and Communication over Memoryless Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrasa Ahmadipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2021: IEEE Information Theory Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva del Garda, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349805v1</w:t>
+                <w:t xml:space="preserve">hal-03349579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Encoding and Decoding of Mixed Delay Traffic under Random-User Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Random User Activity with Mixed Delay Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2021 - IEEE Information Theory Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Riva del Garda, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349793v1</w:t>
+                <w:t xml:space="preserve">hal-03350529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative multi-sensor detection under variable-length coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First-and Second-Moment Constrained Gaussian Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2020: IEEE Information Theory Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW46852.2021.9457665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349654v1</w:t>
+                <w:t xml:space="preserve">hal-03349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does Partial Noisy Feedback Enlarge the Capacity of a Gaussian Broadcast Channel?</w:t>
               </w:r>
@@ -6074,64 +6074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Narayan Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibi Raj B. Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod M Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Los Angeles, United States. pp.1480-1485, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6165,77 +6165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Results on the Vector Gaussian Hypothesis Testing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escamilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Los Angeles, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6269,90 +6269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic D2D Caching with Energy Harvesting Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Nikbakht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylin Yener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE WiOPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6390,51 +6390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Hypothesis Testing with Variable-Length Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE WiOPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6459,51 +6459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-library coded caching with partial secrecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6550,90 +6550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of Information Aware Cache Updating with File-and Age-Dependent Update Durations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyue Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jintao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6665,2543 +6665,2534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of Block Fading Optical Wireless Channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiplexing Gain Region of Sectorized Cellular Networks with Mixed Delay Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
+              <w:t xml:space="preserve">2019 IEEE 20th International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009327v1</w:t>
+                <w:t xml:space="preserve">hal-02422872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fundamental Storage-Communication Tradeoff in Distributed Computing with Straggling Nodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaohu Tang</w:t>
+                <w:t xml:space="preserve">On the Capacity of Block Fading Optical Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.2803-2807, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676751v1</w:t>
+                <w:t xml:space="preserve">hal-03009327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Delay Constraints on a Fading C-RAN Uplink</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
+                <w:t xml:space="preserve">A Fundamental Storage-Communication Tradeoff in Distributed Computing with Straggling Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifa Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/itw44776.2019.8989156⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.2803-2807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385497v1</w:t>
+                <w:t xml:space="preserve">hal-03676751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponent Trade-off for Hypothesis Testing Over Noisy Channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixed Delay Constraints on a Fading C-RAN Uplink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isit.2019.8849485⟩</w:t>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Visby, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/itw44776.2019.8989156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439553v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexing Gain Region of Sectorized Cellular Networks with Mixed Delay Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exponent Trade-off for Hypothesis Testing Over Noisy Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Kochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 20th International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1852-1856, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/isit.2019.8849485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422872v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Storage, computation, communication: a fundamental tradeoff in distributed computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifa Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287958v1</w:t>
+                <w:t xml:space="preserve">hal-02287979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Storage-Computation-Communication Tradeoff for Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifa Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613496⟩</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbon, Portugal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439210v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized joint cache-channel coding over erasure broadcast channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01888842v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Delay Constraints at Maximum Sum-Multiplexing Gain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decentralized joint cache-channel coding over erasure broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438915v1</w:t>
+                <w:t xml:space="preserve">cea-01888842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoF in Sectored Cellular Systems with BS Cooperation Under a Complexity Constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixed Delay Constraints at Maximum Sum-Multiplexing Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ligong Wang</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905099v1</w:t>
+                <w:t xml:space="preserve">hal-02438915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MISO Free-Space Optical Channel at Low and Moderate SNR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan M Moser</w:t>
+                <w:t xml:space="preserve">DoF in Sectored Cellular Systems with BS Cooperation Under a Complexity Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samet Gelincik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 52nd Annual Conference on Information Sciences and Systems (CISS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Princeton, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ciss.2018.8362301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2018.8491081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439175v1</w:t>
+                <w:t xml:space="preserve">hal-01905099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed hypothesis testing with collaborative detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Capacity of MIMO Optical Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allerton Conference on Communication, Computation, and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288547v1</w:t>
+                <w:t xml:space="preserve">hal-02439210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing Over Multi-Access Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The MISO Free-Space Optical Channel at Low and Moderate SNR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longguang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 52nd Annual Conference on Information Sciences and Systems (CISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Princeton, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ciss.2018.8362301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02439115v1</w:t>
+                <w:t xml:space="preserve">hal-02439175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing with Concurrent Detections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Distributed hypothesis testing with collaborative detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escamilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Information Theory, ISIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allerton Conference on Communication, Computation, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monticello (IL), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2018.8437906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01806545v1</w:t>
+                <w:t xml:space="preserve">hal-02288547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement delivery array design for combination networks with edge caching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distributed Hypothesis Testing Over Multi-Access Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vail (CO), United States. </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2018.8437603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288548v1</w:t>
+                <w:t xml:space="preserve">hal-02439115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed delay constraints in Wyner's soft-handoff network,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distributed Hypothesis Testing with Concurrent Detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Escamilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Information Theory, ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail, United States. pp.166-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2018.8437906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412397v1</w:t>
+                <w:t xml:space="preserve">hal-01806545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Hypothesis Testing Over a Noisy Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Placement delivery array design for combination networks with edge caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifa Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zurich Seminar on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail (CO), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2018.8437603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3929/ethz-b-000245046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02440859v1</w:t>
+                <w:t xml:space="preserve">hal-02288548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Coded Caching for Wiretap Broadcast Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixed delay constraints in Wyner's soft-handoff network,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Nikbakht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02440838v1</w:t>
+                <w:t xml:space="preserve">hal-02412397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage, computation, communication: a fundamental tradeoff in distributed computing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distributed Hypothesis Testing Over a Noisy Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Information Theory Workshop (ITW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. </w:t>
+              <w:t xml:space="preserve">International Zurich Seminar on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/itw.2018.8613519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000245046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287979v1</w:t>
+                <w:t xml:space="preserve">hal-02440859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Storage-Computation-Communication Tradeoff for Distributed Computing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decentralized Coded Caching for Wiretap Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lisbon, Portugal. pp.1-5, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/glocom.2018.8647549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288593v1</w:t>
+                <w:t xml:space="preserve">hal-02440838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis Testing over Cascade Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benefits of Cache Assignment in Degraded BCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ligong Wang</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-La-Chapelle, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438775v1</w:t>
+                <w:t xml:space="preserve">hal-02412307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Capacity Results for MIMO Wireless Optical Communication</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dependence Balance in Multiple Access Channels with Correlated Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Lapidoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ISIT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-La-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556731v1</w:t>
+                <w:t xml:space="preserve">hal-02288503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Capacity Results for MIMO Wireless Optical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail M Mylonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807476v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coded caching for wiretap broadcast channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hypothesis Testing over Cascade Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Salehkalaibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. </w:t>
+              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. pp.369-373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/itw.2017.8277994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01888845v1</w:t>
+                <w:t xml:space="preserve">hal-02438775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-optimal constrained cache updating</w:t>
               </w:r>
@@ -9213,64 +9204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Y. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aachen/Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9281,675 +9272,684 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure joint cache-channel coding over erasure broadcast channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Wigger</w:t>
+                <w:t xml:space="preserve">On Achievability for Downlink Cloud Radio Access Networks with Base Station Cooperation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01840413v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic High-SNR Capacity of MISO Optical Intensity Channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coded caching for wiretap broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW 2017)</w:t>
+              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8277933⟩</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700471v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01888845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving joint secrecy with cache-channel coding over erasure broadcast channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Secure joint cache-channel coding over erasure broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996927⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01831839v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Converses and Gap-Results for Coded Caching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymptotic High-SNR Capacity of MISO Optical Intensity Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8277933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287714v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Cache Assignment in Degraded BCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Yener</w:t>
+                <w:t xml:space="preserve">Achieving joint secrecy with cache-channel coding over erasure broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412307v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01831839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence Balance in Multiple Access Channels with Correlated Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Improved Converses and Gap-Results for Coded Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-La-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288503v1</w:t>
+                <w:t xml:space="preserve">hal-02287714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and Relevant Common Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Lapidoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Eilat, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9974,64 +9974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure broadcast networks with receiver caching,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10069,77 +10069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Interference Mitigation through Receiver-Caching in Wyner's Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Information Theory Workshop 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10177,64 +10177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rate-distortion approach to caching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10285,51 +10285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing against independence with multiple decision centers,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10367,51 +10367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A necessary condition for the transmissibility of correlated sources over a MAC,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Lapidoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10436,64 +10436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An upper bound on the capacity-memory tradeoff of degraded broadcast channels,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Saeedi Bidokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10525,399 +10525,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback and Partial Message Side-Information on the Semideterministic Broadcast Channel</w:t>
+                <w:t xml:space="preserve">Coordinating partially-informed agents over state-dependent networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annina Bracher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benjamin Larrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Jérusalem, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2015.7133152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412169v1</w:t>
+                <w:t xml:space="preserve">hal-01272502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in state-dependent distributed networks: The two-agent case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Feedback and Partial Message Side-Information on the Semideterministic Broadcast Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annina Bracher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Information Theory 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272504v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-Feedback MAC-BC Duality for Correlated BC-Noises, and Iterative Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coordination in state-dependent distributed networks: The two-agent case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Larrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Allerton Conference on Communication, Control, and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221336v1</w:t>
+                <w:t xml:space="preserve">hal-01272504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating partially-informed agents over state-dependent networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linear-Feedback MAC-BC Duality for Correlated BC-Noises, and Iterative Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Belhadj Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Information Theory Workshop (ITW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd Annual Allerton Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Allerton Park and Retreat Center, Monticello, IL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW.2015.7133152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272502v1</w:t>
+                <w:t xml:space="preserve">hal-01221336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternative Coding Theorem for Posterior Matching via Extrinsic Jensen–Shannon Divergence</w:t>
               </w:r>
@@ -10929,51 +10929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naghshvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Javidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Zurich Seminar on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Zurich, Switzerland. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11024,51 +11024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Belhadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossef Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Belhadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossef Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Zurich Seminar on Communications (IZS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Switzerland Chapter on Digital Communications in collaboration with ETH Zurich, Oct 2015, Zürich, Switzerland. pp.25-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11219,51 +11219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding schemes for discrete memoryless broadcast channels with rate-limited feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youlong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hawaii, United States. pp.2127-2131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11282,424 +11282,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the Gaussian Broadcast Channel with Common Message and Feedback (Invited)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Successive Refinement with Conditionally Less Noisy Side Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Timo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias J. Oechtering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Information Theory 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411971v1</w:t>
+                <w:t xml:space="preserve">hal-02286781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any number of feedback bits increases the capacity of strictly less-noisy broadcast channels</w:t>
+                <w:t xml:space="preserve">Reliability of the Gaussian Broadcast Channel with Common Message and Feedback (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youlong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Minero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Theory Workshop 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286657v1</w:t>
+                <w:t xml:space="preserve">hal-02411971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of Encoder Side Information for the Lossless Kaspi/Heegard-Berger Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Any number of feedback bits increases the capacity of strictly less-noisy broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youlong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Information Theory Workshop 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286650v1</w:t>
+                <w:t xml:space="preserve">hal-02286657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Refinement with Conditionally Less Noisy Side Information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utility of Encoder Side Information for the Lossless Kaspi/Heegard-Berger Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Information Theory 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286781v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Reliability over a Class of Binary-Input Channels with Feedback (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naghshvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Javidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11763,51 +11763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias J. Oechtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Information Theory 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11858,51 +11858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Timo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias J. Oechtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Theory Workshop 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11927,51 +11927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source Coding with Side-Information at the Receivers and an Application (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Zurich Seminar (IZS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12054,51 +12054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M. Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Lapidoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12149,216 +12149,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fundamental Storage-Communication Tradeoff in Distributed Computing with Straggling Nodes</w:t>
+                <w:t xml:space="preserve">Storage-Computation-Communication Tradeoff in Distributed Computing: Fundamental Limits and Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qifa Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288594v1</w:t>
+                <w:t xml:space="preserve">hal-02288592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage-Computation-Communication Tradeoff in Distributed Computing: Fundamental Limits and Complexity</w:t>
+                <w:t xml:space="preserve">A Fundamental Storage-Communication Tradeoff in Distributed Computing with Straggling Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qifa Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wigger</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288592v1</w:t>
+                <w:t xml:space="preserve">hal-02288594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12513,51 +12513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3523775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04928172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrasa Ahmadipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3176139" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3286932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifa Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3158828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Lapidoth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M Wigger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wigger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3054337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Salehkalaibar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12070268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan Ravi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Raj B. Pillai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M. Prabhakaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3096639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2021.3128232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longguang Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Moser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2979716" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2020.3039839" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3020549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2993172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3019654" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2897698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02310510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2018.8613496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Saeedi Bidokhti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Yener" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2926714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Timo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2018.2798659" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yi Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2836675" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2018.2825994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2835507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlong Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belhadj Amor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef Steinberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2473838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naghshvar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Javidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias J. Oechtering" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mal&#228;r" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206763" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10207009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000942" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M Prabhakaran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518098" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457571" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyue Tang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D Yates" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457661" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9174173" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9173998" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Yates" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849615" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Weinberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Kochman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2019.8849485" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613496" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613499" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ciss.2018.8362301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439115v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647744" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437906" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437603" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491052" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438775v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2017.8277994" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556731v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Mylonakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Y. Yates" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yener" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925532" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8277933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831839v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996927" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Geiger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287518v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Bracher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larrousse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282601" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221336v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2015.7133152" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221220v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875131" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221198v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-a-010094576" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286657v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286650v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411910v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Moser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288594v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04928172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrasa Ahmadipour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3176139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3523775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2023.3286932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sarkiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3238339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3327314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifa Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3158828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Lapidoth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M Wigger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24050637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wigger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3054337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Salehkalaibar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12070268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan Ravi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Raj B. Pillai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M. Prabhakaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3096639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2021.3128232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3019654" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longguang Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Moser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2979716" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22020182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2020.3039839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Tang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.3020549" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2993172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2902578" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2897698" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02310510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2018.8613496" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Saeedi Bidokhti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Yener" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2926714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Timo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2835507" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2018.2798659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2836675" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2018.2825994" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlong Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belhadj Amor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossef Steinberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2473838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naghshvar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Javidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias J. Oechtering" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mal&#228;r" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Minero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04929215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bounhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161630" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10207009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206763" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965790" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206954" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834807" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10000942" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611470" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685750" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyue Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D Yates" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod M Prabhakaran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457571" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW46852.2021.9457661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9174173" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT44484.2020.9173998" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW44776.2019.8989309" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Yates" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815417" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013614" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849615" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439553v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Weinberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Kochman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2019.8849485" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287979v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613519" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613499" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2018.8491081" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2018.8613496" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ciss.2018.8362301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647744" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437906" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437603" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245046" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2018.8647549" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yener" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Mylonakis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw.2017.8277994" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Y. Yates" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkiss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925532" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8277933" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996927" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287714v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Geiger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287518v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larrousse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2015.7133152" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Bracher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282601" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221336v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221220v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875131" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221198v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-a-010094576" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411910v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Moser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288592v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>